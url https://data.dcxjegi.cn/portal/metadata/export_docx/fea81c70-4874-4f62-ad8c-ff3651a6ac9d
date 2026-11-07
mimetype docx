--- v0 (2026-09-23)
+++ v1 (2026-11-07)
@@ -2,755 +2,1134 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Geographical Issues: Physical Geography</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">地理学问题：自然地理</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12389/ariddc.01518</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Geographical Issues: Physical Geography</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">33110.11.ariddc.01518</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12389/ariddc.01518</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share type:</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">33110.11.ariddc.01518</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Category:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">LiteratureBook</w:t>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">图书</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This collection is one of the series "Problems in Geography". It is a special collection of works in memory of the famous geographer Alexander Sergeyevich Balkov (Але к с андр С е рге вич Ба р ков). The beginning is mainly based on Balkov's autobiographical memoirs and life introduction, reviewing his academic path as a scholar, teacher and geography educator. Subsequently, the collection is divided into two major sections: "Physical Geography Methodology" and "Asian-African Natural Geography", which include country research methodologies in modern natural geography, topography and landscape types in Africa and Asia, Karakum Desert, Congo Basin Landforms and Copetdag Mountains. and other papers. In addition, there is also a special topic on "Karst Science", which includes research on karst phenomena in the Russian plains and the distribution of deserts and mountain karsts in Central Asia. At the end of the collection, reports and book reviews on geography school teaching, teacher education and related academic developments are attached. This book can be used as a reference for researchers in physical geography, regional geography and geography education. </w:t>
+        <w:t xml:space="preserve">本文集为《地理学问题》系列之一，系纪念著名地理学家亚历山大·谢尔盖耶维奇·巴尔科夫（Александр Сергеевич Барков）的专题文集。开篇以巴尔科夫的自传性回忆录及生平介绍为主，回顾了他作为学者、教师和地理教育家的学术道路。随后文集分为“自然地理方法论”和“亚非自然地理”两大板块，收录了关于现代自然地理国别研究方法论、非洲与亚洲地形与景观类型、卡拉库姆沙漠、刚果盆地地貌及科佩特达格山地形等论文。此外还设有“喀斯特学”专题，包含关于俄罗斯平原喀斯特现象、中亚沙漠与山地喀斯特分布等研究。文集最后附有地理学校教学、师范教育及相关学术动态的报道与书评。本书可供自然地理学、区域地理学及地理教育研究者参考使用。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Author (Editorial Board): А.С. Balkov, Un.Н. Baranofsky, Un.И. Sokolov, Wa.А. Kondakov, B.Л. Kotelnikov, С.Г. Lyubushkina,.Ф. Dobrenin, DROP.Л. Almand, Mr.Б. Gornonger, PLS.А. Mihailova,.Н. Oleinikov,.К. Evremov, Un.А. Gwozdetsky, К.Ф. Stroyev, B.А. Gruzinskaya, Editorial Board （А.С.Барков, Н.Н.Барановский, Н.И.Соколов, В.А.Кондаков, В.Л.Котельников, С.Г.Любушкина, Б.Ф.Добрынин, Д.Л.Арманд, М.Б.Горнунг, Л.А.Михайлова, И.Н.Олейников, Ю.К.Ефремов, Н.А.Гвоздецкий, К.Ф.Строев, В.А.Грузинская, Редакционная коллегия） Published by: 丨 о с у д а р с т в е н н о е изд а т е льс т в о г е о г р а п иче ской л и т е р а т у ры Published: Moscow Publication year: 1957 Pages: 262 pages Language: Russian Collection barcode: XJLAS RU 70000192</w:t>
+        <w:t xml:space="preserve">作者（编委会）：А.С. 巴尔科夫, Н.Н. 巴拉诺夫斯基, Н.И. 索科洛夫, В.А. 孔达科夫, В.Л. 科捷利尼科夫, С.Г. 柳布什金娜, Б.Ф. 多布雷宁, Д.Л. 阿尔曼德, М.Б. 戈尔农格, Л.А. 米哈伊洛娃, И.Н. 奥列伊尼科夫, Ю.К. 叶夫列莫夫, Н.А. 格沃兹杰茨基, К.Ф. 斯特罗耶夫, В.А. 格鲁津斯卡娅, 编辑委员会 （А.С. Барков, Н.Н. Барановский, Н.И. Соколов, В.А. Кондаков, В.Л. Котельников, С.Г. Любушкина, Б.Ф. Добрынин, Д.Л. Арманд, М.Б. Горнунг, Л.А. Михайлова, И.Н. Олейников, Ю.К. Ефремов, Н.А. Гвоздецкий, К.Ф. Строев, В.А. Грузинская, Редакционная коллегия） 出版社：Государственное издательство географической литературы 出版地：莫斯科 出版年：1957年 页数：262页 语种：俄文 馆藏条形码：XJLAS RU 70000192</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This book is the collection of the Documentation and Information Center of the Xinjiang Institute of Ecology and Geography, China Academy of Sciences (hereinafter referred to as the Center). The center has stored the book electronically and has been recognized by OCR. The data processing process is in accordance with the national standard "GB/T 31219.2-2014 Specifications for Digital Processing of Library Collection Resources", and fully complies with the data information of "Geographical Issues: Natural Geography" without modification or deletion.</w:t>
+        <w:t xml:space="preserve">本书为中国科学院新疆生态与地理研究所文献信息中心（以下简称中心）馆藏文献，中心将本书电子化后存储，已经过OCR识别，数据加工过程依据国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》，完全遵照《地理学问题：自然地理》的数据信息，未改动删减。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The collected "Palaeogeology of Depression Type Landforms in the Southern Far East" was electronically processed and processed. In accordance with the requirements of the national standard "GB/T 31219.2-2014 Code for Digital Processing of Library Collection Resources","Geography Problems: Natural Geography" was not changed and deleted. The data information is of reliable quality. </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">对收集到的《远东地区南部坳陷型地貌结构的古地貌学》进行电子化加工处理，按照国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》要求，未改动删减《地理学问题：自然地理》的数据信息，数据质量可靠。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect time:2025/09/18-2025/09/18</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2025/09/18-2025/09/18</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect place:Soviet Union </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">苏联 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data size:38.5 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">38.5 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data format:PDF format</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PDF格式</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">无</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">无</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Regional geography, Karst science, Physical geography</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 区域地理,  喀斯特学, 自然地理</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:physical geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:1957</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1957</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Soviet Union </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">苏联 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -784,51 +1163,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -855,51 +1252,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -920,51 +1335,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -990,51 +1423,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1059,464 +1510,775 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:None </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0991-7823121</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Documentation Information Center </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">文献信息中心 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">author:Documentation Information Center  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">文献信息中心   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Documentation Information Center </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">文献信息中心</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:PT2406</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PT2406</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">name:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中亚资源环境科学数据与科技文献共享平台</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">干旱区生态与资源科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://data.dcxjegi.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
-[...30 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Documentation Information Center. Geographical Issues: Physical Geography. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.01518.</w:t>
+        <w:t xml:space="preserve">文献信息中心. 地理学问题：自然地理. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.01518.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>