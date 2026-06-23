--- v0 (2026-05-09)
+++ v1 (2026-06-23)
@@ -953,51 +953,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>主题：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">行政界线,  道路,  河流</w:t>
+        <w:t xml:space="preserve"> 道路, 行政界线,  河流</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>