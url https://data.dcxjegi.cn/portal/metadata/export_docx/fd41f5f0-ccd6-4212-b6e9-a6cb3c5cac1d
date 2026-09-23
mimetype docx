--- v2 (2026-08-08)
+++ v3 (2026-09-23)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2010年中亚五国1：100万基础地理要素矢量数据集</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,1018 +127,660 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">登录获取</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">基础地理</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Geography</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据包括中亚五国国界、州界、河流、湖泊、道路、铁路、居民点、城市等8个基础地理要素，面状、线状和名称标注17个矢量文件，采用GCS_WGS_1984经纬度投影，以1990年度ESRI DCW数据集（1993版）结合2010年度TM遥感影像和1:10万地形图为数据源，利用ERDAS和ArcGIS软件平台，经过处理，生成中亚基础地理矢量数据。比例尺为1：100万。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">中亚基础地理数据由中国科学院新疆生态与地理研究所采用全数字化的方式独立完成，主要数据源： 1. 1990年度1：100万ESRI DCW数据集； 2. 2010年度TM遥感数据 3. 1:10万地形图 上述数据来自马里兰大学网站和研究所多年科研成果的积累。 DCW，The Digital Chart of the World的缩写，是ESRI公司产品，最初是为美国国防地图机构DMA开发的产品。本数据使用的是DCW1993版，比例尺为1：100万。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">利用ERDAS和ArcGIS软件平台，通通过进行筛选整理、数据拼接及数据分层处理生成中亚基础地理数据。 主要环节： 1. 数据筛选整理，从ESRI DCW数据集挑选出感兴趣的专题要素，整理TM数据和相应的地形图； 2. 数据拼接，对已处理的TM数据进行镶嵌拼接，作为对专题要素的修改的底图； 3. 数据分层，对数字化处理之后的专题要素进行overlay。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">数据采集按照矢量化标准执行，严格按照TM和地形图进行修正。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2010/01/01-2010/12/31</w:t>
+        <w:t xml:space="preserve">collect time:2010/01/01-2010/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">哈萨克斯坦；吉尔吉斯坦；塔吉克斯坦；乌兹别克斯坦；土库曼斯坦 </w:t>
+        <w:t xml:space="preserve">collect place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">5.8 MiB</w:t>
+        <w:t xml:space="preserve">data size:5.8 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Coordinate system: WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...114 lines deleted...]
-        <w:t xml:space="preserve"> WGS84 </w:t>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 道路, 行政界线,  河流</w:t>
+        <w:t xml:space="preserve">Theme:road, administrative boundaries, rivers</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2010</w:t>
+        <w:t xml:space="preserve">Time:2010</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚 </w:t>
+        <w:t xml:space="preserve">Place:Central Asia </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1172,69 +814,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1261,69 +885,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1344,69 +950,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1432,69 +1020,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1519,775 +1089,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">方晖,  陈曦 </w:t>
+        <w:t xml:space="preserve">contributors:fang hui,  chen xi </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">方晖   </w:t>
+        <w:t xml:space="preserve">author:fang hui  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:li jin </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2010DFA92720</w:t>
+        <w:t xml:space="preserve">number:2010DFA92720</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚地区应对气候变化条件下的生态环境保护与资源管理联合调查与研究</w:t>
+        <w:t xml:space="preserve">name:Central Asia</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">方晖,陈曦. 2010年中亚五国1：100万基础地理要素矢量数据集. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2024. https://cstr.cn/CSTR:33110.11.ariddc.00142.</w:t>
+        <w:t xml:space="preserve">fang hui, chen xi. 2010 1:1 million vector dataset of basic geographical elements for the five Central Asian countries. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2024. https://cstr.cn/CSTR:33110.11.ariddc.00142.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>