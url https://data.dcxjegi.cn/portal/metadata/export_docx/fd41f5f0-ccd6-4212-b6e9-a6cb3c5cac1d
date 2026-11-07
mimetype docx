--- v3 (2026-09-23)
+++ v4 (2026-11-07)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">2010年中亚五国1：100万基础地理要素矢量数据集</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,660 +127,1018 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share type:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Login to Access</w:t>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Category:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Geography</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">基础地理</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">本数据包括中亚五国国界、州界、河流、湖泊、道路、铁路、居民点、城市等8个基础地理要素，面状、线状和名称标注17个矢量文件，采用GCS_WGS_1984经纬度投影，以1990年度ESRI DCW数据集（1993版）结合2010年度TM遥感影像和1:10万地形图为数据源，利用ERDAS和ArcGIS软件平台，经过处理，生成中亚基础地理矢量数据。比例尺为1：100万。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">中亚基础地理数据由中国科学院新疆生态与地理研究所采用全数字化的方式独立完成，主要数据源： 1. 1990年度1：100万ESRI DCW数据集； 2. 2010年度TM遥感数据 3. 1:10万地形图 上述数据来自马里兰大学网站和研究所多年科研成果的积累。 DCW，The Digital Chart of the World的缩写，是ESRI公司产品，最初是为美国国防地图机构DMA开发的产品。本数据使用的是DCW1993版，比例尺为1：100万。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">利用ERDAS和ArcGIS软件平台，通通过进行筛选整理、数据拼接及数据分层处理生成中亚基础地理数据。 主要环节： 1. 数据筛选整理，从ESRI DCW数据集挑选出感兴趣的专题要素，整理TM数据和相应的地形图； 2. 数据拼接，对已处理的TM数据进行镶嵌拼接，作为对专题要素的修改的底图； 3. 数据分层，对数字化处理之后的专题要素进行overlay。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">数据采集按照矢量化标准执行，严格按照TM和地形图进行修正。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect time:2010/01/01-2010/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2010/01/01-2010/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect place:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">哈萨克斯坦；吉尔吉斯坦；塔吉克斯坦；乌兹别克斯坦；土库曼斯坦 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data size:5.8 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5.8 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data format:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">矢量数据</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...3 lines deleted...]
-    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1:100万</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Projection</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">年</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>投影：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:road, administrative boundaries, rivers</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 道路, 行政界线,  河流</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2010</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2010</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Central Asia </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中亚 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -814,51 +1172,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -885,51 +1261,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -950,51 +1344,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1020,51 +1432,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1089,464 +1519,775 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts: </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0991-7823121</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:fang hui,  chen xi </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">方晖,  陈曦 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">author:fang hui  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">方晖   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:li jin </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2010DFA92720</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2010DFA92720</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">name:Central Asia</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中亚地区应对气候变化条件下的生态环境保护与资源管理联合调查与研究</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">干旱区生态与资源科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://data.dcxjegi.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
-[...30 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">fang hui, chen xi. 2010 1:1 million vector dataset of basic geographical elements for the five Central Asian countries. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2024. https://cstr.cn/CSTR:33110.11.ariddc.00142.</w:t>
+        <w:t xml:space="preserve">方晖,陈曦. 2010年中亚五国1：100万基础地理要素矢量数据集. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2024. https://cstr.cn/CSTR:33110.11.ariddc.00142.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>