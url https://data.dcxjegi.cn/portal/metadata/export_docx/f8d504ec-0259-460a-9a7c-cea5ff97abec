--- v0 (2026-09-11)
+++ v1 (2026-11-07)
@@ -2,1182 +2,755 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">天山中段冰川研究</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Research on glaciers in the middle section of Tianshan Mountains</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Research on glaciers in the middle section of Tianshan Mountains</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12389/ariddc.02230</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12389/ariddc.02230</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">33110.11.ariddc.02230</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...65 lines deleted...]
-        <w:t xml:space="preserve">图书</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LiteratureBook</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本论文集收录的文章基于主要在中部天山开展的野外考察资料撰写。论述了萨雷贾兹河流域冰川积雪和冰体消融的性质与特征。关注了天山内部盆地的温度、空气湿度和风况特征。部分文章致力于探讨晚第四纪冰川作用的发育特点与定年问题。提供了冰碛阻塞湖的水准测量结果，并在此基础上提出了对此类对象进行水准测量的方法建议以及冰川湖湖底地形测量资料的处理建议。</w:t>
+        <w:t xml:space="preserve">The articles included in this collection are based on field survey data carried out mainly in the central Tianshan Mountains. The nature and characteristics of glacier snow cover and ice body melting in the Saregiz River Basin are discussed. Attention was paid to the characteristics of temperature, air humidity and wind conditions in the inner basin of Tianshan Mountains. Some papers are devoted to discussing the development characteristics and dating of late Quaternary glaciation. The leveling results of morain-blocked lakes are provided, and on this basis, suggestions on leveling methods for such objects and suggestions on processing topographic survey data at the bottom of glacier lakes are put forward. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">作者（编委会）：А. Н. 迪基赫（А. Н. Диких） 出版社：Издательство Илим 出版地：伏龙芝 出版年：1984年 页数：144页 语种：俄文 馆藏条形码：XJLAS RU 70008418</w:t>
+        <w:t xml:space="preserve">Author (Editorial Board): А.Н. Dikih (А.Н.Диких） Published by: 丨 здательство 丨 л им Published: Frunze Publication year: 1984 Pages: 144 pages Language: Russian Collection barcode: XJLAS RU 70008418</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本书为中国科学院新疆生态与地理研究所文献信息中心（以下简称中心）馆藏文献，中心将本书电子化后存储，已经过OCR识别，数据加工过程依据国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》，完全遵照《天山中段冰川研究》的数据信息，未改动删减。</w:t>
+        <w:t xml:space="preserve">This book is the collection of the Documentation and Information Center of the Xinjiang Institute of Ecology and Geography, China Academy of Sciences (hereinafter referred to as the Center). The center has stored the book electronically and has been recognized by OCR. The data processing process is in accordance with the national standard "GB/T 31219.2-2014 Specifications for Digital Processing of Library Collection Resources", and fully complies with the data information of "Research on Glaciers in the Middle Tianshan Mountains" without modification or deletion.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">对收集到的《天山中段冰川研究》进行电子化加工处理，按照国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》要求，未改动删减《天山中段冰川研究》的数据信息，数据质量可靠。</w:t>
+        <w:t xml:space="preserve">The collected "Research on Glaciers in the Middle Tianshan Mountains" was electronically processed. In accordance with the requirements of the national standard "GB/T 31219.2-2014 Code for Digital Processing of Library Collection Resources", the data information of "Research on Glaciers in the Middle Tianshan Mountains" was not changed and deleted., and the data quality is reliable. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2025/09/30-2025/09/30</w:t>
+        <w:t xml:space="preserve">collect time:2025/09/30-2025/09/30</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">苏联 </w:t>
+        <w:t xml:space="preserve">collect place:Soviet Union </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">43.9 MiB</w:t>
+        <w:t xml:space="preserve">data size:43.9 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:PDF format</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...112 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...74 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">冰川作用过程,  第四纪冰川作用</w:t>
+        <w:t xml:space="preserve">Theme:Quaternary glaciation, Glaciation process</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">水文学其他学科 , 海洋科学 </w:t>
+        <w:t xml:space="preserve">Subject:Hydrology and other disciplines , marine science </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1984</w:t>
+        <w:t xml:space="preserve">Time:1984</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚 </w:t>
+        <w:t xml:space="preserve">Place:Central Asia </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1211,69 +784,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1300,69 +855,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1383,69 +920,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1471,69 +990,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1558,775 +1059,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心 </w:t>
+        <w:t xml:space="preserve">contributors:Documentation Information Center </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心   </w:t>
+        <w:t xml:space="preserve">author:Documentation Information Center  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Documentation Information Center </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">PT2406</w:t>
+        <w:t xml:space="preserve">number:PT2406</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚资源环境科学数据与科技文献共享平台</w:t>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">文献信息中心. 天山中段冰川研究. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.02230.</w:t>
+        <w:t xml:space="preserve">Documentation Information Center. Research on glaciers in the middle section of Tianshan Mountains. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.02230.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>