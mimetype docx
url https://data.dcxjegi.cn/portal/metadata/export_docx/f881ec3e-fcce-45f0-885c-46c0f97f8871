--- v0 (2026-05-09)
+++ v1 (2026-06-24)
@@ -857,51 +857,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>主题：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">净初级生产力,  NPP</w:t>
+        <w:t xml:space="preserve"> NPP, 净初级生产力</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -968,51 +968,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>地点：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">哈萨克斯坦,   塔吉克斯坦,   吉尔吉斯斯坦,   乌兹别克斯坦,   土库曼斯坦,   新疆 </w:t>
+        <w:t xml:space="preserve">哈萨克斯坦,   新疆,   吉尔吉斯斯坦,   乌兹别克斯坦,   塔吉克斯坦,   土库曼斯坦 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>