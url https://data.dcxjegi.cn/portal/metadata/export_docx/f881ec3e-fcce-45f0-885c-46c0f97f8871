--- v2 (2026-08-08)
+++ v3 (2026-11-07)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2016年中亚植被净初级生产力（NPP）栅格数据集</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,922 +127,618 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">登录获取</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">遥感再分析数据</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">others</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2016年中亚植被净初级生产力（NPP）栅格数据集包含2016年12期数据，数据范围包括中亚哈萨克斯坦、吉尔吉斯斯坦、塔吉克斯坦、土库曼斯坦、乌兹别克斯坦，以及中国新疆范围，空间分辨率10000米，正弦投影。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">全球逐日NPP模拟数据产品。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">1、数据预处理：读取原始.img格式的逐日NPP数据，解析文件名中的年份与日序信息，标记无效值（如-9999）以避免干扰后续计算。 2、时间维度聚合：按月份对逐日数据进行分组，通过求和或平均值生成逐月NPP数据。 3、空间重采样：将原始约8公里（0.072727°）分辨率数据升尺度至10公里（约0.09°）。选择均值聚合（average）或双线性插值方法进行重采样，确保大尺度空间分布的一致性。 4、结果输出与验证：将处理后的逐月数据保存为GeoTIFF或NetCDF格式，保留地理投影信息；通过统计分布对比（均值、标准差）或实测数据验证精度，确保数据合理性</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">空间分辨率10000米。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">3.3 MiB</w:t>
+        <w:t xml:space="preserve">data size:3.3 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...114 lines deleted...]
-        <w:t xml:space="preserve"> 正弦投影 </w:t>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> NPP, 净初级生产力</w:t>
+        <w:t xml:space="preserve">Theme:NPP, net primary productivity</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地图学 </w:t>
+        <w:t xml:space="preserve">Subject:Cartography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2016</w:t>
+        <w:t xml:space="preserve">Time:2016</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">哈萨克斯坦,   新疆,   吉尔吉斯斯坦,   乌兹别克斯坦,   塔吉克斯坦,   土库曼斯坦 </w:t>
+        <w:t xml:space="preserve">Place:Kazakhstan,  Xinjiang,  Kyrgyzstan,  Uzbekistan,  Tajikistan,  Turkmenistan </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1076,69 +772,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1165,69 +843,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1248,69 +908,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1336,69 +978,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1423,775 +1047,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">刘铁 </w:t>
+        <w:t xml:space="preserve">contributors:liu tie </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦   </w:t>
+        <w:t xml:space="preserve">author:li jin  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:liu tie </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">XDA20000000</w:t>
+        <w:t xml:space="preserve">number:XDA20000000</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">泛第三极环境变化与绿色丝绸之路建设</w:t>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">刘铁. 2016年中亚植被净初级生产力（NPP）栅格数据集. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00515.</w:t>
+        <w:t xml:space="preserve">liu tie. 2016 Central Asia vegetation net primary productivity (NPP) raster dataset. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00515.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>