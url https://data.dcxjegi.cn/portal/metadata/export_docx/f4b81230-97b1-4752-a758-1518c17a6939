--- v0 (2026-09-22)
+++ v1 (2026-11-07)
@@ -2,755 +2,1134 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Landscape dynamics of Chui River Valley</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">楚伊河谷景观动态</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12389/ariddc.01547</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Landscape dynamics of Chui River Valley</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">33110.11.ariddc.01547</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12389/ariddc.01547</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share type:</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">33110.11.ariddc.01547</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Category:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">LiteratureBook</w:t>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">图书</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The collection contains the results of many years of research on the natural components and landscapes of the Chui Valley and the northern slope of the Kyrgyz Mountains. The geology-geomorphology, climate, hydrogeological characteristics, soil-vegetation coverage and the distribution laws of nature-regional complexes in the area were discussed. Focus on the dynamic aspects of natural processes. </w:t>
+        <w:t xml:space="preserve">文集包含楚伊河谷和吉尔吉斯山脉北坡自然组分与景观多年研究的结果。探讨了该地区地质-地貌、气候、水文地质特征，土壤-植被覆盖和自然-地域综合体的分布规律。关注自然过程的动态方面。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Author (Editorial Board): R.Р. Krinitskaya, ④.С. Boduyev, Minh.К. Kapir-Kulov, С.К. Alamanov, ④.Н. Kurmatov.（Криницкая Р.Р.,Бодуев Т.С.,Капир-кулов М.К.,Аламанов С.К.,Кулматов Т.Н.） Published by: 丨 здательство К У к у У Published: Frunze Publication year: 1985 Pages: 137 pages Language: Russian Collection barcode: XJLAS RU 70008973 Classification No.: У п б 551.4(575.2)</w:t>
+        <w:t xml:space="preserve">作者（编委会）：Р. Р.克里尼茨卡娅，Т. С.博杜耶夫，М. К.卡皮尔-库洛夫，С. К.阿拉马诺夫，Т. Н.库尔马托夫。（Криницкая Р.Р., Бодуев Т.С., Капир-кулов М.К., Аламанов С.К., Кулматов Т.Н.） 出版社：Издательство КГУ 出版地：伏龙芝 出版年：1985年 页数：137页 语种：俄文 馆藏条形码：XJLAS RU 70008973 分类号：УДК 551.4(575.2)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This book is the collection of the Documentation and Information Center of the Xinjiang Institute of Ecology and Geography, China Academy of Sciences (hereinafter referred to as the Center). The center has stored the book electronically and has been recognized by OCR. The data processing process is in accordance with the national standard "GB/T 31219.2-2014 Specifications for Digital Processing of Library Collection Resources", and fully complies with the data information of "Chuyi River Valley Landscape Dynamics" without modification or deletion.</w:t>
+        <w:t xml:space="preserve">本书为中国科学院新疆生态与地理研究所文献信息中心（以下简称中心）馆藏文献，中心将本书电子化后存储，已经过OCR识别，数据加工过程依据国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》，完全遵照《楚伊河谷景观动态》的数据信息，未改动删减。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The collected "Chuyi River Valley Landscape Dynamics" was electronically processed. In accordance with the requirements of the national standard "GB/T 31219.2-2014 Code for Digital Processing of Library Collection Resources", the data information of "Chuyi River Valley Landscape Dynamics" was not changed and deleted., and the data quality is reliable. </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">对收集到的《楚伊河谷景观动态》进行电子化加工处理，按照国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》要求，未改动删减《楚伊河谷景观动态》的数据信息，数据质量可靠。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect time:2025/12/02-2025/12/02</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2025/12/02-2025/12/02</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect place:Kirghiz Soviet Socialist Republic </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">吉尔吉斯苏维埃社会主义共和国 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data size:3.5 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.5 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data format:PDF format</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PDF格式</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">无</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">无</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Landscape dynamic, Chuy Valley</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 景观动态, 楚伊河谷</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:1985</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1985</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Kirghiz Soviet Socialist Republic </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">吉尔吉斯苏维埃社会主义共和国 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -784,51 +1163,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -855,51 +1252,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -920,51 +1335,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -990,51 +1423,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1059,464 +1510,775 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:None </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0991-7823121</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Documentation Information Center </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">文献信息中心 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">author:Documentation Information Center  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">文献信息中心   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Documentation Information Center </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">文献信息中心</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:PT2406</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PT2406</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">name:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中亚资源环境科学数据与科技文献共享平台</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">干旱区生态与资源科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://data.dcxjegi.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
-[...30 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Documentation Information Center. Landscape dynamics of Chui River Valley. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.01547.</w:t>
+        <w:t xml:space="preserve">文献信息中心. 楚伊河谷景观动态. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.01547.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>