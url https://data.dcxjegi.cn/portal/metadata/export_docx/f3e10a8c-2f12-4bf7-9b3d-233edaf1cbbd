--- v0 (2026-07-03)
+++ v1 (2026-09-23)
@@ -740,51 +740,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>主题：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">中巴资源卫星,  新疆</w:t>
+        <w:t xml:space="preserve"> 新疆, 中巴资源卫星</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>