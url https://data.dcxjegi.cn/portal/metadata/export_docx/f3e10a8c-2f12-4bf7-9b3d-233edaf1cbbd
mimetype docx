--- v1 (2026-09-23)
+++ v2 (2026-11-07)
@@ -2,930 +2,656 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">新疆中巴资源卫星影像（2000年）</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">申请获取</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中巴资源卫星</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CBERS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>Datasets description</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">中巴资源卫星（China-Brazil Earth Resources Satellite，CBERS）是中国与巴西两国联合研制的地球资源卫星系列，自1999年发射首星以来，已成功部署多颗卫星组网运行，形成了长时间序列、多空间分辨率、多光谱覆盖的对地观测数据能力,为全球资源调查、生态环境监测、防灾减灾、地理测绘等领域提供了重要的基础数据支撑。 本数据集为2000年中巴资源卫星遥感影像数据，覆盖区域85°-105°E，34°-53°N，，包含325个分幅影像文件。影像空间分辨率19.5米，共有5个波段，.dat格式文件</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>Data source description</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于中国资源卫星应用中心</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>Data processing method</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">经过辐射校正、几何校正、影像拼接、云量筛选等标准化处理后形成，由原始影像经过合层处理</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>Data quality description</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">中巴资源卫星影像数据集的原始数据由卫星地面接收站接收，经过多流程标准化加工后形成最终产品。质量控制环节建立了三级检验机制：第一级为自动化检验，通过程序自动检查影像的辐射精度、几何精度、文件完整性，剔除不合格的原始数据；第二级为抽样人工检验，对不同区域、不同时段的产品进行人工核查，重点检测几何配准误差、云量统计准确性；第三级为用户反馈修正，根据用户使用过程中反馈的质量问题定期对数据集进行更新修正，保障数据集产品质量稳定可靠</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">新疆 </w:t>
+        <w:t xml:space="preserve">collect place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">91.1 GiB</w:t>
+        <w:t xml:space="preserve">data size:91.1 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...73 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> WGS84 </w:t>
+        <w:t xml:space="preserve">Coordinate system: WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 新疆, 中巴资源卫星</w:t>
+        <w:t xml:space="preserve">Theme:Xinjiang, China-Brazil Resources Satellite</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地球科学 </w:t>
+        <w:t xml:space="preserve">Subject:Earth Science </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Time:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">新疆 </w:t>
+        <w:t xml:space="preserve">Place:Xinjiang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -959,69 +685,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1048,69 +756,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1131,69 +821,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1219,69 +891,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1306,700 +960,425 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">方晖 </w:t>
+        <w:t xml:space="preserve">contributors:fang hui </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">方晖   </w:t>
+        <w:t xml:space="preserve">author:fang hui  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:fang hui , yu yao </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>Citations and annotations</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">方晖. 新疆中巴资源卫星影像（2000年）. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2026. </w:t>
+        <w:t xml:space="preserve">fang hui. . Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2026. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>