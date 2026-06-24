--- v0 (2026-05-09)
+++ v1 (2026-06-24)
@@ -857,51 +857,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>主题：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">人口与就业,  农业,  工业,  能源生产和消费,  国民经济核算</w:t>
+        <w:t xml:space="preserve"> 国民经济核算,  能源生产和消费,  工业, 人口与就业,  农业</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>