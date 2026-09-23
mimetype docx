--- v2 (2026-08-08)
+++ v3 (2026-09-23)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">新疆(地州、市、县)社会经济统计数据（2012-2013年）</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,922 +127,618 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">登录获取</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">社会经济</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Socio-economic</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据包括包括2012-2013年新疆维吾尔自治区县域社会经济统计数据，数据包括：乡村基本情况、人口与就业、综合经济、农业、工业及建筑业、交通运输邮电通讯能源、贸易外经旅游、固定资产投资、教育科技文化卫生、人民生活、社会保障、资源环境与可持续发展十二类统计数据,共计119项指标.其中部分统计数据来自抽样调查资料。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">新疆维吾尔自治区统计局出版的-2013年新疆维吾尔自治区统计年鉴和2014年新疆维吾尔自治区统计年鉴。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据表是根据年鉴数据，通过OCR识别，人工校准整理编排形成。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">数据经核查，质量可靠。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2.5 MiB</w:t>
+        <w:t xml:space="preserve">data size:2.5 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...114 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 国民经济核算,  能源生产和消费,  工业, 人口与就业,  农业</w:t>
+        <w:t xml:space="preserve">Theme:national economic accounting, energy production and consumption, industrial, population and employment, agricultural</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">社会统计学 </w:t>
+        <w:t xml:space="preserve">Subject:social statistics </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2012 2013</w:t>
+        <w:t xml:space="preserve">Time:2012 2013</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">新疆 </w:t>
+        <w:t xml:space="preserve">Place:Xinjiang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1076,69 +772,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1165,69 +843,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1248,69 +908,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1336,69 +978,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1423,700 +1047,425 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">方晖 </w:t>
+        <w:t xml:space="preserve">contributors:fang hui </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦   </w:t>
+        <w:t xml:space="preserve">author:li jin  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:li jin </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">方晖. 新疆(地州、市、县)社会经济统计数据（2012-2013年）. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00584.</w:t>
+        <w:t xml:space="preserve">fang hui. Social and economic statistics of Xinjiang (prefectures, cities, counties)(2012-2013). Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00584.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>