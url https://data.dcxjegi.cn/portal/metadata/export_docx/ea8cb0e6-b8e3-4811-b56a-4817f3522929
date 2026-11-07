--- v3 (2026-09-23)
+++ v4 (2026-11-07)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">新疆(地州、市、县)社会经济统计数据（2012-2013年）</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,618 +127,922 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share type:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Login to Access</w:t>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Category:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Socio-economic</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">社会经济</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">本数据包括包括2012-2013年新疆维吾尔自治区县域社会经济统计数据，数据包括：乡村基本情况、人口与就业、综合经济、农业、工业及建筑业、交通运输邮电通讯能源、贸易外经旅游、固定资产投资、教育科技文化卫生、人民生活、社会保障、资源环境与可持续发展十二类统计数据,共计119项指标.其中部分统计数据来自抽样调查资料。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">新疆维吾尔自治区统计局出版的-2013年新疆维吾尔自治区统计年鉴和2014年新疆维吾尔自治区统计年鉴。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">本数据表是根据年鉴数据，通过OCR识别，人工校准整理编排形成。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">数据经核查，质量可靠。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data size:2.5 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.5 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data format:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.xlsx格式</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...3 lines deleted...]
-    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">无</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Projection</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">无</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 无 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>投影：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:national economic accounting, energy production and consumption, industrial, population and employment, agricultural</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 国民经济核算,  能源生产和消费,  工业, 人口与就业,  农业</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:social statistics </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">社会统计学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2012 2013</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2012 2013</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Xinjiang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">新疆 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -772,51 +1076,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -843,51 +1165,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -908,51 +1248,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -978,51 +1336,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1047,425 +1423,700 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:None </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0991-7823121</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:fang hui </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">方晖 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">author:li jin  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:li jin </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">干旱区生态与资源科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://data.dcxjegi.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
-[...30 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">fang hui. Social and economic statistics of Xinjiang (prefectures, cities, counties)(2012-2013). Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00584.</w:t>
+        <w:t xml:space="preserve">方晖. 新疆(地州、市、县)社会经济统计数据（2012-2013年）. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00584.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>