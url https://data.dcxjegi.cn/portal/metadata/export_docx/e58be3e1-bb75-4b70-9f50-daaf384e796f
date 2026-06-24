--- v0 (2026-05-09)
+++ v1 (2026-06-24)
@@ -857,51 +857,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>主题：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">人口,  GDP,  水资源利用,  种植结构</w:t>
+        <w:t xml:space="preserve"> 水资源利用,  种植结构, 人口,  GDP</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>