--- v2 (2026-08-08)
+++ v3 (2026-11-07)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2015-2017年哈萨克斯坦各州统计数据</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,922 +127,618 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">申请获取</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">社会经济</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Socio-economic</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据描述了2015-2017年哈萨克斯坦16个州的人口，GDP、用水量、作物产量、牲畜数量、灌溉6个大类，64个小类的统计数据。数据以.xlsx格式存储。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">哈萨克斯坦统计年鉴。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">对年鉴中的相关文字段落进行摘录整理。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">原始数据未经改动。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">415.6 KiB</w:t>
+        <w:t xml:space="preserve">data size:415.6 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...114 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 水资源利用,  种植结构, 人口,  GDP</w:t>
+        <w:t xml:space="preserve">Theme:water resources utilization, planting structure, population, GDP</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">社会统计学 </w:t>
+        <w:t xml:space="preserve">Subject:social statistics </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2015 2016 2017</w:t>
+        <w:t xml:space="preserve">Time:2015 2016 2017</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">哈萨克斯坦 </w:t>
+        <w:t xml:space="preserve">Place:Kazakhstan </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1076,69 +772,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1165,69 +843,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1248,69 +908,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1336,69 +978,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1423,775 +1047,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">刘铁 </w:t>
+        <w:t xml:space="preserve">contributors:liu tie </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦   </w:t>
+        <w:t xml:space="preserve">author:li jin  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:liu tie </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">XDA20000000</w:t>
+        <w:t xml:space="preserve">number:XDA20000000</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">泛第三极环境变化与绿色丝绸之路建设</w:t>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">刘铁. 2015-2017年哈萨克斯坦各州统计数据. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00579.</w:t>
+        <w:t xml:space="preserve">liu tie. 2015-2017 Statistics of various states of Kazakhstan in 2009. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00579.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>