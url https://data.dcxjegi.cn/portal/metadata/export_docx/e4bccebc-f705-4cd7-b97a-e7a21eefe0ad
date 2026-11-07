--- v0 (2026-09-18)
+++ v1 (2026-11-07)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">在遥远的亚洲</w:t>
+        <w:t xml:space="preserve">In distant Asia</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,1018 +127,630 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">申请获取</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">图书</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LiteratureBook</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">俄国学者在中亚和亚洲内陆的研究是世界地理认知史上光辉的一页。我国同胞首次前往这些地区的旅行可以追溯到遥远的过去，但在科学认识上，最近一个世纪尤为多产。自19世纪50年代起，研究亚洲大陆内部最难以到达的地区开启了新的纪元。中亚和亚洲内陆的考察任务是由俄国学者完成的，这一点已得到全世界的公认。 深入亚洲腹地的大胆路线曾是西欧地理学家的梦想，而我们的地理学家和博物学家却实现了它们，他们从多个方向穿越了大陆内部，揭示了中亚和亚洲内陆的真实自然面貌。 这本小册子讲述了个别俄国学者在亚洲内陆的工作，他们的研究始于П. П.谢苗诺夫-天山斯基1856-1857年对中天山的考察。 呈献给读者的这些随笔主要讲述了我国旅行家在中亚和亚洲内陆的发现与工作。在描述某位学者的研究时，仅仅局限于展示他在亚洲的研究而完全不提及其他工作是不正确的。因此，每篇随笔都简要介绍了学者的生平、主要传记资料及其对科学的贡献，但主要关注的是与本卷任务和主题相符的对中亚和亚洲内陆旅行及其科学成果的论述。关于俄国中亚和亚洲内陆自然研究者的一些随笔，作者此前已在各种期刊和文集中发表过。本版中这些随笔已按全书的总体计划进行了改写，大部分随笔则是首次发表。 各章按时间顺序排列。本书所列举的杰出俄国中亚和亚洲内陆研究者的名单并不仅限于书中的十一位学者。诸如Г.卡列林、В.罗博罗夫斯基、А.米登多夫、А.克拉斯诺夫、С.涅乌斯特鲁耶夫等旅行家当然也值得讲述。然而，本书的篇幅不允许收录关于众多研究者的随笔。作者希望将来能回到本书的主题，讲述其他未被遗忘的中亚和亚洲内陆研究者。 作者对А.班尼科夫教授、А.克西教授、И.拉伊科娃教授、Л.斯米尔诺娃和Б.费多罗维奇表示感谢，他们允许将自己的照片与作者的照片一同发表。</w:t>
+        <w:t xml:space="preserve">The studies carried out by Russian scholars in Central Asia and the interior of Asia constitute a brilliant chapter in the history of humanity’s geographical knowledge. The first journeys of our compatriots to these regions date back to the distant past, but in terms of scientific understanding, the past century has been particularly productive. Beginning in the 1850s, a new era commenced in the exploration of the most inaccessible regions of the Asian continent. The task of investigating Central Asia and the inner regions of Asia was accomplished by Russian scholars, a fact that has gained worldwide recognition. The bold routes penetrating deep into the heart of Asia were once only a dream for Western European geographers. Russian geographers and naturalists, however, succeeded in realizing them. Approaching from various directions, they crossed the interior of the continent and revealed the true natural character of Central Asia and Inner Asia. This booklet describes the work of several Russian scholars in the interior of Asia. Their investigations began with the expedition of P. P. Semenov-Tian-Shansky to the Central Tien Shan during 1856-1857. The essays presented here focus primarily on the discoveries and activities of Russian travelers in Central Asia and Inner Asia. When describing the work of a particular scholar, it would be inappropriate to discuss only his Asian research while completely ignoring his other contributions. Therefore, each essay contains a brief account of the scholar’s life, essential biographical information, and contributions to science. However, the principal emphasis is placed on journeys in Central Asia and Inner Asia and on the scientific results that correspond to the aims and subject matter of this volume. Some of the essays on Russian explorers and natural scientists of Central Asia and Inner Asia had previously been published by the author in various journals and collected works. For the present edition, these essays have been revised in accordance with the overall plan of the book, while most of the essays are published here for the first time. The chapters are arranged in chronological order. The list of distinguished Russian researchers of Central Asia and Inner Asia discussed in this book is by no means limited to the eleven scholars included here. Travelers and explorers such as G. Karelin, V. Roborovsky, A. Middendorf, A. Krasnov, and S. Neustruyev are certainly also deserving of attention. However, the scope of the present volume does not permit the inclusion of essays on a larger number of researchers. The author hopes to return to this subject in the future and to tell the stories of other noteworthy investigators of Central Asia and Inner Asia who have not been forgotten. The author expresses sincere gratitude to Professor A. Bannikov, Professor A. Ksi, Professor I. Raikova, L. Smirnova, and B. Fedorovich, who kindly permitted the publication of their photographs alongside those of the author. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">作者（编委会）：Э.穆尔扎耶夫（Э. Мурзаев） 出版社：Издательство Академии наук СССР 出版地：莫斯科 出版年：1956年 页数：221页 语种：俄文 馆藏条形码：XJLAS RU 70002036</w:t>
+        <w:t xml:space="preserve">Author (Editorial Board):. Murzayev (.Мурзаев） Published by: 丨 зд а т ельс тво А к а д еми наук С С С С С СР Published: Moscow Publication year: 1956 Pages: 221 pages Language: Russian Collection barcode: XJLAS RU 70002036</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本书为中国科学院新疆生态与地理研究所文献信息中心（以下简称中心）馆藏文献，中心将本书电子化后存储，已经过OCR识别，数据加工过程依据国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》，完全遵照《在遥远的亚洲》的数据信息，未改动删减。</w:t>
+        <w:t xml:space="preserve">This book is the collection of the Documentation and Information Center of the Xinjiang Institute of Ecology and Geography, China Academy of Sciences (hereinafter referred to as the Center). The center has stored the book electronically and has been recognized by OCR. The data processing process is in accordance with the national standard "GB/T 31219.2-2014 Specifications for Digital Processing of Library Collection Resources", fully complying with the data information of "In Distant Asia" without modification or deletion.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">对收集到的《在遥远的亚洲》进行电子化加工处理，按照国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》要求，未改动删减《在遥远的亚洲》的数据信息，数据质量可靠。</w:t>
+        <w:t xml:space="preserve">The collected "In Distant Asia" was processed electronically. In accordance with the requirements of the national standard "GB/T 31219.2-2014 Specifications for Digital Processing of Library Collection Resources", the data information of "In Distant Asia" was not changed and deleted. The data quality is reliable. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2025/07/29-2025/07/29</w:t>
+        <w:t xml:space="preserve">collect time:2025/07/29-2025/07/29</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">中亚 </w:t>
+        <w:t xml:space="preserve">collect place:Central Asia </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">16.3 MiB</w:t>
+        <w:t xml:space="preserve">data size:16.3 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:PDF format</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...112 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...74 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 亚洲,  内陆, 中亚考察</w:t>
+        <w:t xml:space="preserve">Theme:Asia, Landlocked, Central Asia inspection</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1956</w:t>
+        <w:t xml:space="preserve">Time:1956</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚 </w:t>
+        <w:t xml:space="preserve">Place:Central Asia </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1172,69 +784,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1261,69 +855,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1344,69 +920,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1432,69 +990,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1519,775 +1059,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心 </w:t>
+        <w:t xml:space="preserve">contributors:Documentation Information Center </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心   </w:t>
+        <w:t xml:space="preserve">author:Documentation Information Center  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Documentation Information Center </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">PT2406</w:t>
+        <w:t xml:space="preserve">number:PT2406</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚资源环境科学数据与科技文献共享平台</w:t>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">文献信息中心. 在遥远的亚洲. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.01911.</w:t>
+        <w:t xml:space="preserve">Documentation Information Center. In distant Asia. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.01911.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>