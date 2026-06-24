--- v0 (2026-05-09)
+++ v1 (2026-06-24)
@@ -569,51 +569,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>主题：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">自然资源,  生态环境,  气候,  地质,  水文,  植物,  动物,  土壤</w:t>
+        <w:t xml:space="preserve"> 土壤,  植物,  生态环境, 自然资源,  地质,  动物,  气候,  水文</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>