--- v2 (2026-08-08)
+++ v3 (2026-11-07)
@@ -2,759 +2,614 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">吉尔吉斯斯坦自然环境与资源专题图集</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">登录获取</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">生态环境</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ecology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>Datasets description</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据集是《吉尔吉斯苏维埃社会主义共和国地图集》第一卷的全部内容，该图集是一部全面反映吉尔吉斯斯坦自然地理环境、地质资源及历史考察历程的综合性科学地图集。全书结构严谨，分为引言、地名学、历史研究、自然条件与资源四大板块，包含数百幅专题地图、剖面图及统计图表。 **1. 地名学**： 涵盖地名术语、水名学（河流湖泊名称起源）、聚落名学（居民点名称）及其格式规范。 **2. 历史研究：** 记录了18世纪至20世纪初（包括苏维埃时期）的地理考察路线、科学探险及研究机构分布。 **3. 自然条件与资源（核心内容）：** **- - 地质与矿产：** 包含地质构造、岩浆岩、古地理（各地质年代海陆分布）、新构造运动、第四纪沉积、矿产资源分布。 **- - 地貌与水文地质：** 涵盖地形地貌、冰川（现代冰川分布与形态）、水文地质（地下水分布、淡水储量）、工程地质（建筑地基条件）、地震区划。 **- - 气候与冰川： **包括气温、降水、湿度、太阳辐射、物候（植物开花期、作物生长期）、积雪与雪崩危险区。 **- - 水文：** 涉及河网分布、径流模数、河流补给、泥沙含量、水化学成分（矿化度、硬度）、水力资源及湖泊（伊塞克湖等）水深与形态。 **- - 生物与土壤： **包含土壤类型、侵蚀状况、农业化学性质、植被覆盖、林业分区、动物界（脊椎动物、鱼类、鸟类迁徙）及自然保护区网络。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>Data source description</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本图集由吉尔吉斯科学院牵头，联合全苏多个科研机构及高校共同编制： • 主编单位： 吉尔吉斯苏维埃社会主义共和国部长会议科学生产委员会（NPK）。 • 科学组织与协调单位： 吉尔吉斯苏维埃社会主义共和国科学院 M.M. 阿迪舍夫地质研究所地理部。 • 主要编制与参与单位： - - 科研机构： 吉尔吉斯科学院各研究所（生物、地震、天山物理地理站等）、苏联科学院地理研究所、全苏综合自动化系统科研所 (VNIIGA)。 - - 高校： 莫斯科国立大学（综合制图实验室）、列宁格勒大学、基辅大学、吉尔吉斯国立大学。 - - 政府部门： 苏联部长会议国家大地测量与制图总局 (GUGK) 第4印刷厂、吉尔吉斯苏维埃社会主义共和国水文气象与自然环境控制管理局、地质管理局、农业部下属机构（吉尔吉斯国家土地规划设计院、吉尔吉斯农业规划）、卫生部疗养学研究所。 • 审校机构： 大地测量、航空摄影和制图中央科学研究所 (TsNIIGAiK)。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>Data processing method</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">原图集的编制遵循了严格的苏联综合制图科学规范： 1. 多源数据整合与协调： - - 实地观测与档案挖掘： 数据基础来源于长期的野外科学考察、水文气象观测站（包括1975年伊塞克湖专项观测）、地质勘探档案以及历史文献资料。 - - 跨学科协作： 地质、气候、生物等不同学科的专家团队，分别负责各自领域的数据整理。 2. 综合分析与制图综合： - - 定量与定性结合： 对自然要素进行定性分类（如土壤类型、植被群落）与定量分析（如年降水量、径流模数、地震烈度）。 - - 多维表达： 针对复杂的山地环境，采用了多种制图方法。例如，地质图采用地层-构造法，气候图采用等值线与定位图表法，地貌图采用晕渲与分层设色结合法。 - - 历史地图编绘： 历史研究部分通过考证档案和探险家路线图，将历史信息转绘到现代地理底图上。 3. 编辑与审校流程： - - 科学编辑： 由各学科带头人（如院士 P. G. Grigorenko, A. M. Mamytov）进行科学内容把关。 - - 方法指导与制印： 在莫斯科国立大学地理系及苏联测绘总局的科学方法指导下，由 GUGK 第4印刷厂进行制版与印刷，确保了地图集的几何精度和印刷质量。 - - 地名标准化： 经过专门的地名学研究，统一了俄语、吉尔吉斯语及拉丁语的地理名称拼写。 《吉尔吉斯斯坦自然环境与资源专题图集》扫描版以JPG格式存储。原始扫描数据分辨率为20472×14331像素，输出分辨率为800 dpi，存在未进行色彩校准导致的色偏问题，原始图像呈现偏黄、偏暗的色调特征。经后期图像处理，通过调整亮度、对比度、饱和度及执行去黄、去红等色彩校正操作，图像分辨率重采样至10000×7000像素，输出分辨率设为96 dpi，处理后图像质量较原始扫描件有所改善。处理后的数据以.jpg和.png格式存储。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>Data quality description</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">该资料为俄文原版文献的数字化扫描件，未经翻译处理，内容以原始语种（俄语）呈现。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">4.0 GiB</w:t>
+        <w:t xml:space="preserve">data size:4.0 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 土壤,  植物,  生态环境, 自然资源,  地质,  动物,  气候,  水文</w:t>
+        <w:t xml:space="preserve">Theme:soil, plant, ecological environment, natural resources, geological, animal, climate, hydrological</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1987</w:t>
+        <w:t xml:space="preserve">Time:1987</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">吉尔吉斯斯坦 </w:t>
+        <w:t xml:space="preserve">Place:Kyrgyzstan </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -788,69 +643,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -877,69 +714,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -960,69 +779,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1048,69 +849,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1135,775 +918,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">王伟胜 </w:t>
+        <w:t xml:space="preserve">contributors:wang wei sheng </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦   </w:t>
+        <w:t xml:space="preserve">author:li jin  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:li jin </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2010DFA92720</w:t>
+        <w:t xml:space="preserve">number:2010DFA92720</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚地区应对气候变化条件下的生态环境保护与资源管理联合调查与研究</w:t>
+        <w:t xml:space="preserve">name:Central Asia</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>Citations and annotations</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">王伟胜. 吉尔吉斯斯坦自然环境与资源专题图集. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2026. </w:t>
+        <w:t xml:space="preserve">wang wei sheng. Thematic atlas of natural environment and resources in Kyrgyzstan. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2026. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>