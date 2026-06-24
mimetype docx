--- v0 (2026-05-09)
+++ v1 (2026-06-24)
@@ -968,51 +968,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>地点：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">哈萨克斯坦,   塔吉克斯坦,   乌兹别克斯坦,   土库曼斯坦,   吉尔吉斯斯坦 </w:t>
+        <w:t xml:space="preserve"> 塔吉克斯坦,  哈萨克斯坦,   土库曼斯坦,   乌兹别克斯坦,   吉尔吉斯斯坦 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>