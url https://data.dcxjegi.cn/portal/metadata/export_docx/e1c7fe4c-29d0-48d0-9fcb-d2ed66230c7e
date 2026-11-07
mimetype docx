--- v2 (2026-08-08)
+++ v3 (2026-11-07)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2000年中亚五国90mDEM数据</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,922 +127,618 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">登录获取</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">DEM数字高程</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Radar</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">SRTM 90米分辨率高程数据来源于NASA，数据时间为2000年，SRTM数据采用WGS84椭球投影，经过本单位工作人员对原始下载数据的预处理和处理，得到中亚五国90米DEM数据集（srtm90m_ca），数据的海拔数值为-227-7050米之间，空数据用-32768表示，DEM数据格式为IMG栅格影像，水平精度20米，高程精度16米，数据范围为东经45°-108°，北纬32°-56°。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">SRTM（ShuttleRadarTopographyMission）30米分辨率高程数据由美国太空总署（NASA）和国防部国家测绘局（NIMA）联合测量。SRTM系统获取的雷达影像的数据量约为9.8万亿字节，经过两年多的数据处理，制成了数字地形高程模型（DEM），即现在的SRTM3地形产品数据。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">预处理：利用Arcmap10.2软件打开DEM高程数据，经过栅格计算和再分类计算得到正常海拔值（-227-7050米）的DEM数据，经由中亚五国边界裁剪，得到该数据。 DEM渲染图处理：由预处理后的DEM数据分别生成山体阴影数据（Zfactor=5），山体阴影数据与DEM数据叠加生成DEM渲染图。该渲染图可由用户根据自身需要再加工处理。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">所有处理过程均未对数据进行破坏，完整保留了原始数据的属性信息。渲染图的生产只是让用户看清数据的精细程度，没有添加其他要素。本数据分辨率为90米，可以和30米分辨率数字高程数据产品互相补充使用。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">958.4 MiB</w:t>
+        <w:t xml:space="preserve">data size:958.4 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Coordinate system: WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...114 lines deleted...]
-        <w:t xml:space="preserve"> WGS84 </w:t>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">数字高程模型,  数字高程,  DEM</w:t>
+        <w:t xml:space="preserve">Theme:digital elevation model, digital elevation, DEM</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地图学 </w:t>
+        <w:t xml:space="preserve">Subject:Cartography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2000</w:t>
+        <w:t xml:space="preserve">Time:2000</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 塔吉克斯坦,  哈萨克斯坦,   土库曼斯坦,   乌兹别克斯坦,   吉尔吉斯斯坦 </w:t>
+        <w:t xml:space="preserve">Place:Tajikistan,  Kazakhstan,  Turkmenistan,  Uzbekistan,  Kyrgyzstan </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1076,69 +772,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1165,69 +843,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1248,69 +908,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1336,69 +978,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1423,700 +1047,425 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">方晖 </w:t>
+        <w:t xml:space="preserve">contributors:fang hui </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">方晖   </w:t>
+        <w:t xml:space="preserve">author:fang hui  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:li jin </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">方晖. 2000年中亚五国90mDEM数据. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00640.</w:t>
+        <w:t xml:space="preserve">fang hui. 90mDEM data of five Central Asian countries in 2000. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00640.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>