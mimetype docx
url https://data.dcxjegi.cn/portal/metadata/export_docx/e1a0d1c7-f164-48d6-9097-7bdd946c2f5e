--- v0 (2026-09-16)
+++ v1 (2026-11-07)
@@ -562,80 +562,50 @@
         <w:t xml:space="preserve">data format:PDF format</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Coordinate system: 无 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
-[...28 lines deleted...]
-    </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
@@ -649,108 +619,108 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:None, None</w:t>
+        <w:t xml:space="preserve">Theme:Influence of human activities, Watershed features</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:None </w:t>
+        <w:t xml:space="preserve">Subject:Natural environmental protection </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Time:1965</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:None </w:t>
+        <w:t xml:space="preserve">Place:Soviet Union </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>