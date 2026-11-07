--- v0 (2026-09-04)
+++ v1 (2026-11-07)
@@ -2,1182 +2,755 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">中亚山区和南哈萨克斯坦土壤</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Soils in the mountains of Central Asia and South Kazakhstan</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Soils in the mountains of Central Asia and South Kazakhstan</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12389/ariddc.02015</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12389/ariddc.02015</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">33110.11.ariddc.02015</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...65 lines deleted...]
-        <w:t xml:space="preserve">图书</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LiteratureBook</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">或许，再没有什么自然现象比山脉更令人震撼了。很难找到恰如其分的词语，来充分展现那由皑皑雪峰、岩崖峡谷、奔腾激流和巍峨山巅构成的、堪称真正艺术杰作的原始之美。 山的生命、山的声音、山的色彩、山的壮丽——是许多代研究者和艺术家进行科学探索与审美感悟的宏大对象。 拉苏尔·加姆扎托夫在赞叹故乡之美时，曾非常敏锐地指出，在小小的达吉斯坦，你可以同时看到“冬与秋，春与夏。将这些‘季节’彼此分隔的，是那嶙峋的、寂静的、轰鸣的、雄鹰盘踞的群山”。 在世界上众多的山地系统中，中亚和哈萨克斯坦的大陆性和次大陆性山脉具有重要研究价值，它们环绕着大陆内部的广阔荒漠，绵延极长。 天山和帕米尔——世界上最伟大的山地系统——位于亚洲荒漠的干旱地带，植被独特。在这些荒漠之中，耸立着巨大的岩石山脉，其上覆盖的植被能够产生大量氧气并涵养水分，这决定了山脉在生物圈过程中的重要作用。 这些山脉的领土四周被巨大的山脊所环绕，其高度可达3000—7000米甚至更高。在这些山脊之间，分布着半封闭和封闭的、纵向的宽阔洼地、山原和高原。 山地地形也决定了该区域自然生态系统的生态特点，特别是气候条件、土壤、植被、动物群和景观的多样性。中亚和哈萨克斯坦的山脉拥有许多在其他山地系统中见不到的独特对象。 本专著总结了作者在山地土壤形成领域多年的研究成果，进一步发展了多库恰耶夫关于土壤区域性的学说。基于大量实证资料，书中探讨了山地地区土壤的分类与体系问题，对不同地质地理组别进行了比较分析，阐述了山地土壤形成的特殊性，并从中亚和南哈萨克斯坦的实际案例出发，研究了山地土壤合理利用的自然科学基础，以及山地地区综合开发与保护的相关议题。</w:t>
+        <w:t xml:space="preserve">Perhaps no natural phenomenon is more awe-inspiring than mountains. It is difficult to find words that can fully convey the pristine beauty of these true masterpieces of nature, composed of snow-capped peaks, rocky cliffs and gorges, rushing torrents, and towering summits. The life of the mountains, their sounds, their colors, and their grandeur have long served as magnificent subjects for generations of researchers and artists in both scientific inquiry and aesthetic appreciation. While praising the beauty of his homeland, Rasul Gamzatov perceptively observed that in the small land of Dagestan one can simultaneously witness “winter and autumn, spring and summer. Separating these ‘seasons’ from one another are the rugged, silent, roaring mountains where eagles make their home.” Among the many mountain systems of the world, the continental and subcontinental mountain ranges of Central Asia and Kazakhstan possess significant scientific value. They stretch for great distances and encircle the vast deserts located deep within the continent. The Tianshan and the Pamirs, among the world's greatest mountain systems, are situated in the arid zone of the Asian deserts and possess distinctive vegetation. Rising above these deserts are enormous rocky mountain ranges whose plant cover produces large amounts of oxygen and conserves water resources, thereby determining the important role of mountains in biospheric processes. The territories of these mountain systems are surrounded by massive mountain ridges reaching elevations of 3,000 to 7,000 meters and even higher. Between these ridges lie semi-enclosed and enclosed longitudinal depressions, intermontane plains, and plateaus. Mountainous terrain also determines the ecological characteristics of the region's natural ecosystems, particularly the diversity of climate, soils, vegetation, fauna, and landscapes. The mountains of Central Asia and Kazakhstan contain many unique features that cannot be found in other mountain systems. This monograph summarizes the author's many years of research on mountain soil formation and further develops Dokuchaev's theory of soil zonality. Drawing upon extensive empirical data, the book examines issues concerning the classification and systematization of mountain soils, conducts comparative analyses of different geological and geographical groups, explains the distinctive characteristics of mountain soil formation, and, using practical examples from Central Asia and Southern Kazakhstan, investigates the natural-scientific foundations for the rational utilization of mountain soils, as well as issues related to the integrated development and conservation of mountain regions. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">作者（编委会）：A. M. 马米诺夫 (A. M.Маминов). 出版社：Издательство «Илим» 出版地：伏龙芝 出版年：1987 页数：314页 语种：俄文</w:t>
+        <w:t xml:space="preserve">Author (Editorial Board): A. M. Maminov (A. M.Маминов). Published by: ð здательство « ð л им» Published: Frunze Year of publication: 1987 Pages: 314 pages Language: Russian</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本书为中国科学院新疆生态与地理研究所文献信息中心（以下简称中心）馆藏文献，中心将本书电子化后存储，已经过OCR识别，数据加工过程依据国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》，完全遵照《中亚山区和南哈萨克斯坦土壤》的数据信息，未改动删减。</w:t>
+        <w:t xml:space="preserve">This book is the collection of the Documentation and Information Center of the Xinjiang Institute of Ecology and Geography, China Academy of Sciences (hereinafter referred to as the Center). The center stores the book electronically and has been recognized by OCR. The data processing process is in accordance with the national standard "GB/T 31219.2-2014 Specifications for Digital Processing of Library Collection Resources" and fully complies with the data information of "Central Asian Mountains and Soil of South Kazakhstan" without modification or deletion.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">对收集到的《中亚山区和南哈萨克斯坦土壤》进行电子化加工处理，按照国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》要求，未改动删减《中亚山区和南哈萨克斯坦土壤》的数据信息，数据质量可靠。</w:t>
+        <w:t xml:space="preserve">The collected "Soil in Central Asian Mountains and South Kazakhstan" was electronically processed. In accordance with the requirements of the national standard "GB/T 31219.2-2014 Code for Digital Processing of Library Collection Resources," the data information of "Soil in Central Asian Mountains and South Kazakhstan" was not changed or deleted, and the data quality was reliable. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2025/09/30-2025/09/30</w:t>
+        <w:t xml:space="preserve">collect time:2025/09/30-2025/09/30</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">苏联 </w:t>
+        <w:t xml:space="preserve">collect place:Soviet Union </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">111.3 MiB</w:t>
+        <w:t xml:space="preserve">data size:111.3 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:PDF format</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...112 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...74 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">山地垂直带谱,  成土地球化学</w:t>
+        <w:t xml:space="preserve">Theme:Pedogenic geochemistry, Mountain vertical belt spectrum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">土壤学 </w:t>
+        <w:t xml:space="preserve">Subject:Soil Science </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1987</w:t>
+        <w:t xml:space="preserve">Time:1987</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">苏联 </w:t>
+        <w:t xml:space="preserve">Place:Soviet Union </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1211,69 +784,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1300,69 +855,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1383,69 +920,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1471,69 +990,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1558,775 +1059,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心 </w:t>
+        <w:t xml:space="preserve">contributors:Documentation Information Center </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心   </w:t>
+        <w:t xml:space="preserve">author:Documentation Information Center  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Documentation Information Center </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">PT2406</w:t>
+        <w:t xml:space="preserve">number:PT2406</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚资源环境科学数据与科技文献共享平台</w:t>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">文献信息中心. 中亚山区和南哈萨克斯坦土壤. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.02015.</w:t>
+        <w:t xml:space="preserve">Documentation Information Center. Soils in the mountains of Central Asia and South Kazakhstan. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.02015.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>