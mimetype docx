--- v0 (2026-05-09)
+++ v1 (2026-08-08)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2007-2020年咸海湖盆气溶胶激光雷达数据集</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,1018 +127,660 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">离线申请</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">气象</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Meteorology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据集为2007-2020年咸海湖盆气溶胶变化激光雷达数据。包含气溶胶冬季、夏季、春季、秋季四个季节的气溶胶高度变化数据、气溶胶厚度变化、气溶胶季节变化的数据。数据以.xlsx格式存储。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">CALIPSO 数据通过美国宇航局兰利研究中心大气科学数据中心 (NASA Langley Research Center)下载, 网址为https://subset.larc.nasa.gov/calipso/。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">大气气溶胶分类方法如图所示。相关类型可直接由CALIOP Vertical Feature Mask（VFM）提取。使用的具体算法如流程图所示。对于对流层气溶胶，综合考虑γ′、δpest、顶底高度和地表类型，气溶胶有七种亚型：沙尘型（δpest &gt; 0.20）、海洋沙尘型（0.075 &lt; δpest &lt; 0.20，基准高度≤2.50 km） , 污染大陆/烟尘型 (δpest≤ 0.075, γ′ &gt; 0.0005, 基准高度 &lt; 2.50 km), 清洁大陆型 (δpest ≤ 0.075, γ′ &lt; 0.0005), 污染沙尘型 (0.075 &lt; δpest ≤ 0.2, 基准高度 &gt; 2.50 km) , 抬升烟尘型 (δpest ≤ 0.075, γ′ &gt; 0.0005, 基准高度 &gt; 2.50 km) 和海洋型 (δpest ≤ 0.075, γ′ &gt; 0.0005, 基准高度 &gt; 2.50km)。 对于平流层气溶胶，综合考虑γ′、δpest、顶底高度、位置、月份和地表类型，引入4个亚型：极地平流层气溶胶型、火山灰型、硫酸盐/其他型和烟雾型。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">原始数据时间分辨率为16天，空间分辨率5 km。处理后的数据时间年和月。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2007/01/01-2020/12/31</w:t>
+        <w:t xml:space="preserve">collect time:2007/01/01-2020/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">咸海 </w:t>
+        <w:t xml:space="preserve">collect place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">98.4 KiB</w:t>
+        <w:t xml:space="preserve">data size:98.4 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...114 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">气溶胶</w:t>
+        <w:t xml:space="preserve">Theme:aerosol</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">大气科学 </w:t>
+        <w:t xml:space="preserve">Subject:Atmospheric Science </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Time:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">咸海 </w:t>
+        <w:t xml:space="preserve">Place:Aral Sea </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1172,69 +814,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1261,69 +885,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1344,69 +950,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1432,69 +1020,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1519,775 +1089,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">刘铁,  吉力力·阿不都外力,  葛拥晓 </w:t>
+        <w:t xml:space="preserve">contributors:liu tie,  ji li li · a bu du wai li,  ge yong xiao </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">葛拥晓   </w:t>
+        <w:t xml:space="preserve">author:ge yong xiao  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:liu tie </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">XDA20000000</w:t>
+        <w:t xml:space="preserve">number:XDA20000000</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">泛第三极环境变化与绿色丝绸之路建设</w:t>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">刘铁,吉力力·阿不都外力,葛拥晓. 2007-2020年咸海湖盆气溶胶激光雷达数据集. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00429.</w:t>
+        <w:t xml:space="preserve">liu tie, ji li li · a bu du wai li, ge yong xiao. 2007-2020 Aerosol Lidar Data Set in the Aral Sea Basin in 2009. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00429.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>