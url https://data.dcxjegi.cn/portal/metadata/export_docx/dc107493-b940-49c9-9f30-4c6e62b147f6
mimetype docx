--- v1 (2026-08-08)
+++ v2 (2026-09-23)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">2007-2020年咸海湖盆气溶胶激光雷达数据集</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,660 +127,1018 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share type:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Apply to Access</w:t>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Category:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Meteorology</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">气象</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">本数据集为2007-2020年咸海湖盆气溶胶变化激光雷达数据。包含气溶胶冬季、夏季、春季、秋季四个季节的气溶胶高度变化数据、气溶胶厚度变化、气溶胶季节变化的数据。数据以.xlsx格式存储。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">CALIPSO 数据通过美国宇航局兰利研究中心大气科学数据中心 (NASA Langley Research Center)下载, 网址为https://subset.larc.nasa.gov/calipso/。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">大气气溶胶分类方法如图所示。相关类型可直接由CALIOP Vertical Feature Mask（VFM）提取。使用的具体算法如流程图所示。对于对流层气溶胶，综合考虑γ′、δpest、顶底高度和地表类型，气溶胶有七种亚型：沙尘型（δpest &gt; 0.20）、海洋沙尘型（0.075 &lt; δpest &lt; 0.20，基准高度≤2.50 km） , 污染大陆/烟尘型 (δpest≤ 0.075, γ′ &gt; 0.0005, 基准高度 &lt; 2.50 km), 清洁大陆型 (δpest ≤ 0.075, γ′ &lt; 0.0005), 污染沙尘型 (0.075 &lt; δpest ≤ 0.2, 基准高度 &gt; 2.50 km) , 抬升烟尘型 (δpest ≤ 0.075, γ′ &gt; 0.0005, 基准高度 &gt; 2.50 km) 和海洋型 (δpest ≤ 0.075, γ′ &gt; 0.0005, 基准高度 &gt; 2.50km)。 对于平流层气溶胶，综合考虑γ′、δpest、顶底高度、位置、月份和地表类型，引入4个亚型：极地平流层气溶胶型、火山灰型、硫酸盐/其他型和烟雾型。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">原始数据时间分辨率为16天，空间分辨率5 km。处理后的数据时间年和月。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect time:2007/01/01-2020/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2007/01/01-2020/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect place:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">咸海 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data size:98.4 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">98.4 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data format:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.xlsx格式</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...3 lines deleted...]
-    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">无</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Projection</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">无</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 无 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>投影：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:aerosol</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">气溶胶</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:Atmospheric Science </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">大气科学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Aral Sea </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">咸海 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -814,51 +1172,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -885,51 +1261,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -950,51 +1344,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1020,51 +1432,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1089,464 +1519,775 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:None </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0991-7823121</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:liu tie,  ji li li · a bu du wai li,  ge yong xiao </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">刘铁,  吉力力·阿不都外力,  葛拥晓 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">author:ge yong xiao  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">葛拥晓   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:liu tie </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">刘铁</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:XDA20000000</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">XDA20000000</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">name:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">泛第三极环境变化与绿色丝绸之路建设</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://data.dcxjegi.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
-[...30 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">liu tie, ji li li · a bu du wai li, ge yong xiao. 2007-2020 Aerosol Lidar Data Set in the Aral Sea Basin in 2009. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00429.</w:t>
+        <w:t xml:space="preserve">刘铁,吉力力·阿不都外力,葛拥晓. 2007-2020年咸海湖盆气溶胶激光雷达数据集. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00429.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>