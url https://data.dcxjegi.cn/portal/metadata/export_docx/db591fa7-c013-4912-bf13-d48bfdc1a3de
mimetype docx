--- v0 (2026-09-18)
+++ v1 (2026-11-07)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">土壤水分状况问题</w:t>
+        <w:t xml:space="preserve">Soil moisture status issues</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,1018 +127,630 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">申请获取</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">图书</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LiteratureBook</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">书中包含两篇研究。第一篇致力于探讨大气降水量和典型黑钙土水量平衡要素的百年尺度时间变化性问题。采用滑动平均法、序列分解法以及自相关和谱函数法对降水长期序列进行了分析，引入了“基本周期”概念。黑钙土水量平衡要素的长期序列通过滑动平均和序列分解方法进行了分析。另一篇研究讨论了土壤中大气水汽凝结问题，探讨了土壤水汽补给方式，分析了建造大气水汽人工冷凝器的合理性和其可能的作用机制。本书面向土壤学、农业气候学、水文学和农学领域的科研工作者。</w:t>
+        <w:t xml:space="preserve">The book contains two studies. The first part is dedicated to discussing the centenary scale temporal variability of atmospheric precipitation and water balance factors of typical chernozem soil. The long-term precipitation series is analyzed by using the moving average method, series decomposition method, autocorrelation and spectral function method, and the concept of "basic period" is introduced. The long-term series of water balance factors in chernozem soil was analyzed by moving average and series decomposition methods. Another study discussed the condensation of atmospheric water vapor in soil, discussed the recharge methods of soil water vapor, and analyzed the rationality and possible mechanism of building an artificial atmospheric water vapor condenser. This book is intended for researchers in the fields of pedology, agroclimatology, hydrology and agronomy. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">作者（编委会）：А. А. 罗杰 (А. А. РОДЕ) 出版社：Гидрометеоиздат 出版地：列宁格勒 出版年：1978年 页数：211页 语种：俄文 馆藏条形码：XJLAS RU 70020140 分类号：УДК 551.577.3+551.574.41</w:t>
+        <w:t xml:space="preserve">Author (Editorial Board): А.А. RogerА.РОДЕ) Published by: 丨 и дроме т е о издат Place of publication: Leningrad Publication year: 1978 Pages: 211 pages Language: Russian Collection barcode: XJLAS RU 70020140 Classification No.: У п б 551.577.3+551.574.41</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本书为中国科学院新疆生态与地理研究所文献信息中心（以下简称中心）馆藏文献，中心将本书电子化后存储，未经过OCR识别，数据加工过程依据国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》，完全遵照《土壤水分状况问题》的数据信息，未改动删减。</w:t>
+        <w:t xml:space="preserve">This book is the collection of the Documentation and Information Center of the Xinjiang Institute of Ecology and Geography, China Academy of Sciences (hereinafter referred to as the Center). The center stores the book electronically without OCR recognition. The data processing process is in accordance with the national standard "GB/T 31219.2-2014 Specifications for Digital Processing of Library Collection Resources", and fully complies with the data information of "Scientific Foundations of Environmental Protection" without modification or deletion.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">对收集到的《土壤水分状况问题》进行电子化加工处理，按照国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》要求，未改动删减《土壤水分状况问题》的数据信息，数据质量可靠。</w:t>
+        <w:t xml:space="preserve">The collected "Soil Moisture Status Issues" were processed electronically. In accordance with the requirements of the national standard "GB/T 31219.2-2014 Specifications for Digital Processing of Library Collection Resources", the data information of "Soil Moisture Status Issues" was not changed and deleted. The data quality is reliable. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2025/07/25-2025/07/25</w:t>
+        <w:t xml:space="preserve">collect time:2025/07/25-2025/07/25</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">苏联 </w:t>
+        <w:t xml:space="preserve">collect place:Soviet Union </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">84.2 MiB</w:t>
+        <w:t xml:space="preserve">data size:84.2 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:PDF format</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...112 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...74 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 土壤,  水汽凝结,  降水量, 黑钙土</w:t>
+        <w:t xml:space="preserve">Theme:Soil, Water vapor condensation, Precipitation, Chernozem</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Subject:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1978</w:t>
+        <w:t xml:space="preserve">Time:1978</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">苏联 </w:t>
+        <w:t xml:space="preserve">Place:Soviet Union </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1172,69 +784,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1261,69 +855,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1344,69 +920,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1432,69 +990,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1519,775 +1059,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心 </w:t>
+        <w:t xml:space="preserve">contributors:Documentation Information Center </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心   </w:t>
+        <w:t xml:space="preserve">author:Documentation Information Center  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Documentation Information Center </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">PT2406</w:t>
+        <w:t xml:space="preserve">number:PT2406</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚资源环境科学数据与科技文献共享平台</w:t>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">文献信息中心. 土壤水分状况问题. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.02122.</w:t>
+        <w:t xml:space="preserve">Documentation Information Center. Soil moisture status issues. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.02122.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>