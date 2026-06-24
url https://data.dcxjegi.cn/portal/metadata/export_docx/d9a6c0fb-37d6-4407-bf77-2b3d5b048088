--- v0 (2026-05-09)
+++ v1 (2026-06-24)
@@ -866,51 +866,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>主题：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">卫星,  影像,  Landsat</w:t>
+        <w:t xml:space="preserve"> 影像,  Landsat, 卫星</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>