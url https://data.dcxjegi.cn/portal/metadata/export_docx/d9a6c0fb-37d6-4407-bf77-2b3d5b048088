--- v1 (2026-06-24)
+++ v2 (2026-08-08)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">塔吉克斯坦2015年陆地卫星影像数据集</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,931 +127,630 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">在线下载</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">陆地卫星</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Landsat</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据集包含2015年覆盖中亚地区塔吉克斯坦国界范围的14景陆地卫星遥感影像数据，每个分幅中有12个波段数据文件（全色波段B8、可见光及红外波段B1-B7、B9及TIRS数据B10、B11），采用.gz压缩格式提供。原始数据来源于USGS EarthExplorer 数据网站,由原始网站经过时相筛选和云量筛选后下载获得，数据为2015年夏季无云（部分影像有少量云覆盖）遥感影像</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据目录中主要包含12个波段数据文件（包括全色波段B8、可见光及红外波段B1-B7、B9及TIRS数据B10、B11）和2个文本文本，共14个数据文件，采用.gz压缩格式提供。原始数据来源于USGS EarthExplorer 数据网站。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">由源网站经过数据筛选获得，筛选条件包括时相筛选和云量筛选，数据为当年夏季无云遥感影像，数据可用于植被和生态环境监测</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">数据质量良好，为当年可获得数据中筛选出的云量最少质量最佳的影像</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">None-2015/08/31</w:t>
+        <w:t xml:space="preserve">collect time:None-2015/08/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">塔吉克斯坦 </w:t>
+        <w:t xml:space="preserve">collect place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">13.6 GiB</w:t>
+        <w:t xml:space="preserve">data size:13.6 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...73 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> WGS84 </w:t>
+        <w:t xml:space="preserve">Coordinate system: WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 影像,  Landsat, 卫星</w:t>
+        <w:t xml:space="preserve">Theme:image, Landsat, satellite</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地球科学 </w:t>
+        <w:t xml:space="preserve">Subject:Earth Science </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2015</w:t>
+        <w:t xml:space="preserve">Time:2015</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">塔吉克斯坦 </w:t>
+        <w:t xml:space="preserve">Place:Tajikistan </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1085,69 +784,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"> 41.24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1174,69 +855,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 66.74</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1257,69 +920,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 76.14</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1345,69 +990,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 36.42</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1432,700 +1059,425 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">方晖 </w:t>
+        <w:t xml:space="preserve">contributors:fang hui </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">方晖   </w:t>
+        <w:t xml:space="preserve">author:fang hui  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:fang hui </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">方晖. 塔吉克斯坦2015年陆地卫星影像数据集. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00288.</w:t>
+        <w:t xml:space="preserve">fang hui. Tajikistan 2015 Landsat image dataset. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00288.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>