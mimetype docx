--- v2 (2026-08-08)
+++ v3 (2026-11-07)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">塔吉克斯坦2015年陆地卫星影像数据集</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,630 +127,931 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share type:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Login to Access</w:t>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Category:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Landsat</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">陆地卫星</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">本数据集包含2015年覆盖中亚地区塔吉克斯坦国界范围的14景陆地卫星遥感影像数据，每个分幅中有12个波段数据文件（全色波段B8、可见光及红外波段B1-B7、B9及TIRS数据B10、B11），采用.gz压缩格式提供。原始数据来源于USGS EarthExplorer 数据网站,由原始网站经过时相筛选和云量筛选后下载获得，数据为2015年夏季无云（部分影像有少量云覆盖）遥感影像</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">数据目录中主要包含12个波段数据文件（包括全色波段B8、可见光及红外波段B1-B7、B9及TIRS数据B10、B11）和2个文本文本，共14个数据文件，采用.gz压缩格式提供。原始数据来源于USGS EarthExplorer 数据网站。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">由源网站经过数据筛选获得，筛选条件包括时相筛选和云量筛选，数据为当年夏季无云遥感影像，数据可用于植被和生态环境监测</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">数据质量良好，为当年可获得数据中筛选出的云量最少质量最佳的影像</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect time:None-2015/08/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">None-2015/08/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect place:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">塔吉克斯坦 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data size:13.6 GiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">13.6 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data format:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">栅格数据</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">15米、30米</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Coordinate system: WGS84 </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:image, Landsat, satellite</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 影像,  Landsat, 卫星</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:Earth Science </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地球科学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2015</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2015</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Tajikistan </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">塔吉克斯坦 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -784,51 +1085,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"> 41.24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -855,51 +1174,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 66.74</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -920,51 +1257,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 76.14</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -990,51 +1345,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 36.42</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1059,425 +1432,700 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts: </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0991-7823121</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:fang hui </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">方晖 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">author:fang hui  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">方晖   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:fang hui </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">方晖</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">干旱区生态与资源科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://data.dcxjegi.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
-[...30 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">fang hui. Tajikistan 2015 Landsat image dataset. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00288.</w:t>
+        <w:t xml:space="preserve">方晖. 塔吉克斯坦2015年陆地卫星影像数据集. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00288.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>