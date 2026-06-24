--- v0 (2026-05-09)
+++ v1 (2026-06-24)
@@ -731,51 +731,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>主题：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">DEM,  DTM,  随机森林,  集成数字地形模型</w:t>
+        <w:t xml:space="preserve"> 集成数字地形模型, DEM,  随机森林,  DTM</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -842,51 +842,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>地点：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">全球,   中国新疆,   哈萨克斯坦,   塔吉克斯坦,   乌兹别克斯坦,   吉尔吉斯斯坦,   土库曼斯坦 </w:t>
+        <w:t xml:space="preserve">全球,   中国新疆,   哈萨克斯坦,   乌兹别克斯坦,   土库曼斯坦,   吉尔吉斯斯坦,   塔吉克斯坦 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>