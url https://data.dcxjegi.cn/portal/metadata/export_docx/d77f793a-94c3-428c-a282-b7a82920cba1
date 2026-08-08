--- v2 (2026-08-08)
+++ v3 (2026-08-08)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">新疆和中亚五国GEDTM120米地形数据</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -88,835 +88,597 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">登录获取</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">DEM数字高程</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Radar</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>Datasets description</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">基于GEDTM120米地形数据，经过掩膜处理得到的新疆、哈萨克斯坦、塔吉克斯坦、吉尔吉斯斯坦、乌兹别克斯坦和土库曼斯坦6个区域的地形数据，数据分辨率120米。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>Data source description</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">该数据集是荷兰OpenGeoHub机构的何玉峰团队于2025年2月发布在Zenodo网站上的数据，自今年2月以来已更新了4个版本。该数据集简称为GEDTM30。由于30米数据集目前还未正式出版，数据论文正在Research Square平台的评审之中，数据作者仅开放了120米的DEM地形数据，30米地形数据需等评审完成后才能获取。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>Data processing method</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">论文作者提出全球-局部迁移学习框架，生成1arcsec（约30m）分辨率的无空隙全球DEM（GEDTM30），并提取坡度、曲率、汇水面积等15类地表形态与水文参数。研究整合多源异构数据（光学影像、雷达、激光雷达），通过中位数滤波与异常值剔除生成初始DEM，结合ICESat-2（20亿点）和GEDI（10亿点）激光雷达数据构建训练样本，利用GNSS站数据验证模型精度。针对数据稀疏区域（如太平洋岛屿），创新性地采用全球-局部迁移学习策略：全局模型基于10%随机样本训练随机森林（RF）捕捉共性特征，局部模型按5°×5°分块，融入高程异常与植被覆盖等本地化样本微调参数，显著提升区域适应性。地表参数化阶段，通过白盒工具（WhiteboxTools）结合Equi7投影系统实现多尺度参数高效计算（30–960m），优化水文连通性与计算效率，最终生成兼具垂直精度（森林区RMSE23.2m）与区域适应性（沿海误差降低50%）的全球地形基准数据集。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>Data quality description</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">森林区RMSE23.2m，沿海误差降低50%。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data size:36.4 GiB</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Coordinate system: WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...75 lines deleted...]
-        <w:t xml:space="preserve"> GCS_WGS84 </w:t>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 集成数字地形模型, DEM,  随机森林,  DTM</w:t>
+        <w:t xml:space="preserve">Theme:Integrated digital terrain model, DEM, random forest, DTM</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地图学 , 地理学 </w:t>
+        <w:t xml:space="preserve">Subject:Cartography , geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2006 2007 2008 2009 2010 2011 2012 2013 2014 2015</w:t>
+        <w:t xml:space="preserve">Time:2006 2007 2008 2009 2010 2011 2012 2013 2014 2015</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">全球,   中国新疆,   哈萨克斯坦,   乌兹别克斯坦,   土库曼斯坦,   吉尔吉斯斯坦,   塔吉克斯坦 </w:t>
+        <w:t xml:space="preserve">Place:global,  Xinjiang, China,  Kazakhstan,  Uzbekistan,  Turkmenistan,  Kyrgyzstan,  Tajikistan </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -950,69 +712,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1039,69 +783,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1122,69 +848,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1210,69 +918,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1297,700 +987,425 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦 </w:t>
+        <w:t xml:space="preserve">contributors:li jin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦   </w:t>
+        <w:t xml:space="preserve">author:li jin  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:li jin </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>Citations and annotations</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">李锦. 新疆和中亚五国GEDTM120米地形数据. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://www.doi.org/10.12389/ariddc.01156.</w:t>
+        <w:t xml:space="preserve">li jin. GEDTM 120m Topographic Data for Xinjiang and Five Central Asian Countries. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://www.doi.org/10.12389/ariddc.01156.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>