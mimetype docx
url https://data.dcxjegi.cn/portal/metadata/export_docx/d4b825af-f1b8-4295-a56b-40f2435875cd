--- v0 (2026-05-09)
+++ v1 (2026-06-24)
@@ -857,88 +857,88 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>主题：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">水利工程,  水库,  水利枢纽,  拦河坝,  渠道</w:t>
+        <w:t xml:space="preserve"> 水利枢纽,  拦河坝,  水库,  渠道, 水利工程</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>学科：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">水文学 , 水利工程 </w:t>
+        <w:t xml:space="preserve">水利工程 , 水文学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>