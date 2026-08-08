--- v1 (2026-06-24)
+++ v2 (2026-08-08)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">1962-1981年吉尔吉斯斯坦主要水利工程统计数据集</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,922 +127,618 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">在线下载</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">水资源</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Water resources</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据记录了吉尔吉斯斯坦主要水库的名称、运行年份、所属河流名称、库容、水面积、拦河坝高度；库容在20×106立方米以上灌溉水库的水面积、库容、拦河坝高度；奥什州、纳伦州等5个州的灌溉渠系长度、利工程建筑物数量、抽水站（水泵站）数量、日、甸调节水池数量和容量、井数量（灌溉井、供水井、排水沟井）；主要灌溉渠道名称、水源名称、顶部流量、长度、竣工年份、控制面积；重大水利工程枢纽，拦河坝和渠道建筑物泄水能力流量和建筑和改建年份，数据以.xlsx格式存储.</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来自专著《Водные ресурсы Кыргызстана на современном этапе》（吉国水资源现状） 2007出版，由吉尔吉斯斯坦国立水文研究所提供。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">经过数字化扫描，OCR识别、人工核对整理。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">数据内容未做改动。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">66.5 KiB</w:t>
+        <w:t xml:space="preserve">data size:66.5 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...114 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 水利枢纽,  拦河坝,  水库,  渠道, 水利工程</w:t>
+        <w:t xml:space="preserve">Theme:water control project, barrage, reservoir, channels, water conservancy projects</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">水利工程 , 水文学 </w:t>
+        <w:t xml:space="preserve">Subject:water conservancy projects , hydrology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1962 1963 1964 1965 1966 1967 1968 1969 1970 1971 1972 1973 1974 1975 1976 1977 1978 1979 1980 1981 1982</w:t>
+        <w:t xml:space="preserve">Time:1962 1963 1964 1965 1966 1967 1968 1969 1970 1971 1972 1973 1974 1975 1976 1977 1978 1979 1980 1981 1982</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">吉尔吉斯斯坦 </w:t>
+        <w:t xml:space="preserve">Place:Kyrgyzstan </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1076,69 +772,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1165,69 +843,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1248,69 +908,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1336,69 +978,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1423,775 +1047,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">陈曦 </w:t>
+        <w:t xml:space="preserve">contributors:chen xi </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦   </w:t>
+        <w:t xml:space="preserve">author:li jin  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:li jin </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2010DFA92720</w:t>
+        <w:t xml:space="preserve">number:2010DFA92720</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚地区应对气候变化条件下的生态环境保护与资源管理联合调查与研究</w:t>
+        <w:t xml:space="preserve">name:Central Asia</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">陈曦. 1962-1981年吉尔吉斯斯坦主要水利工程统计数据集. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00603.</w:t>
+        <w:t xml:space="preserve">chen xi. 1962-1981 Statistical data set of major water conservancy projects in Kyrgyzstan in. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00603.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>