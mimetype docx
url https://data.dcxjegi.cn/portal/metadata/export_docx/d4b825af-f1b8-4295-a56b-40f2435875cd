--- v2 (2026-08-08)
+++ v3 (2026-09-23)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">1962-1981年吉尔吉斯斯坦主要水利工程统计数据集</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,618 +127,922 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share type:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Login to Access</w:t>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Category:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Water resources</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水资源</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">本数据记录了吉尔吉斯斯坦主要水库的名称、运行年份、所属河流名称、库容、水面积、拦河坝高度；库容在20×106立方米以上灌溉水库的水面积、库容、拦河坝高度；奥什州、纳伦州等5个州的灌溉渠系长度、利工程建筑物数量、抽水站（水泵站）数量、日、甸调节水池数量和容量、井数量（灌溉井、供水井、排水沟井）；主要灌溉渠道名称、水源名称、顶部流量、长度、竣工年份、控制面积；重大水利工程枢纽，拦河坝和渠道建筑物泄水能力流量和建筑和改建年份，数据以.xlsx格式存储.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">数据来自专著《Водные ресурсы Кыргызстана на современном этапе》（吉国水资源现状） 2007出版，由吉尔吉斯斯坦国立水文研究所提供。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">经过数字化扫描，OCR识别、人工核对整理。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">数据内容未做改动。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data size:66.5 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">66.5 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data format:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.xlsx格式</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...3 lines deleted...]
-    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">无</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Projection</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">无</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 无 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>投影：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:water control project, barrage, reservoir, channels, water conservancy projects</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 水利枢纽,  拦河坝,  水库,  渠道, 水利工程</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:water conservancy projects , hydrology </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水利工程 , 水文学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:1962 1963 1964 1965 1966 1967 1968 1969 1970 1971 1972 1973 1974 1975 1976 1977 1978 1979 1980 1981 1982</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1962 1963 1964 1965 1966 1967 1968 1969 1970 1971 1972 1973 1974 1975 1976 1977 1978 1979 1980 1981 1982</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Kyrgyzstan </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">吉尔吉斯斯坦 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -772,51 +1076,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -843,51 +1165,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -908,51 +1248,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -978,51 +1336,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1047,464 +1423,775 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:None </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0991-7823121</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:chen xi </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">陈曦 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">author:li jin  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:li jin </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2010DFA92720</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2010DFA92720</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">name:Central Asia</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中亚地区应对气候变化条件下的生态环境保护与资源管理联合调查与研究</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://data.dcxjegi.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
-[...30 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">chen xi. 1962-1981 Statistical data set of major water conservancy projects in Kyrgyzstan in. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00603.</w:t>
+        <w:t xml:space="preserve">陈曦. 1962-1981年吉尔吉斯斯坦主要水利工程统计数据集. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00603.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>