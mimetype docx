--- v0 (2026-05-09)
+++ v1 (2026-06-24)
@@ -953,51 +953,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>主题：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">气温, 降水量</w:t>
+        <w:t xml:space="preserve">降水量, 气温</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -1064,51 +1064,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>地点：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">阿姆河,  锡尔河,  楚河 </w:t>
+        <w:t xml:space="preserve">阿姆河,  楚河,  锡尔河 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>