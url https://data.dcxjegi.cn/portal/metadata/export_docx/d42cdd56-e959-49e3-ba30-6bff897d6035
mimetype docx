--- v1 (2026-06-24)
+++ v2 (2026-08-08)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">1951-2007年中亚河流产流区格点气象日值数据集</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,1018 +127,660 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">在线下载</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">遥感再分析数据</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">others</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据集包含阿姆河、楚河、锡尔河14个mdb数据库文件和14个矢量点文件。每个mdb文件包含基础站编码、基准站地理位置、高程、记录时间、日降水两、日均温、日最高气温和日最低气温等指标数据；矢量文件table表包含基础站编码和地理位置信息。降水数据来自逐日亚洲陆地气象数据集APHRO，时间从1951年到2007年,空间分辨率为0.25°×0.25°，气温数据来自普林斯顿大学构建的全球气象数据集PGMFD，时间从1948年 到2008年，空间分辨率1.0°×1.0°，时间分辨率3小时。此数据反映了中亚阿姆河-锡尔河-楚河产流区范围内的插值气象情况。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">1) 降水数据来自逐日亚洲陆地气象数据集APHRO，时间从1951年到2007年,空间分辨率为0.25°×0.25°，该数据是由日本APHRODITE (Asian Precipitation-Highly Resolved Observational Data Integration Towards Evaluation of Water Resources)研究计划建立； 2) 气温数据来自普林斯顿大学构建的全球气象数据集PGMFD，时间从1948年 到2008年，空间分辨率1.0°×1.0°，时间分辨率3小时。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">用阿姆河、楚河、锡尔河流域界线对下载的数据源进行空间裁剪，然后输出结果数据。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">数据分辨率0.25°，插值效果好，可满足水文模型模拟精度要求。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1951/01/01-2007/12/31</w:t>
+        <w:t xml:space="preserve">collect time:1951/01/01-2007/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">阿姆河流域,锡尔河流域,楚河流域 </w:t>
+        <w:t xml:space="preserve">collect place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">493.8 MiB</w:t>
+        <w:t xml:space="preserve">data size:493.8 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Coordinate system: WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...114 lines deleted...]
-        <w:t xml:space="preserve"> WGS84 </w:t>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">降水量, 气温</w:t>
+        <w:t xml:space="preserve">Theme:precipitation, temperature</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">大气科学 </w:t>
+        <w:t xml:space="preserve">Subject:Atmospheric Science </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1951-2007</w:t>
+        <w:t xml:space="preserve">Time:1951-2007</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">阿姆河,  楚河,  锡尔河 </w:t>
+        <w:t xml:space="preserve">Place:Amu Darya,  chuhe,  Syr Darya </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1172,69 +814,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1261,69 +885,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1344,69 +950,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1432,69 +1020,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1519,775 +1089,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">罗毅 </w:t>
+        <w:t xml:space="preserve">contributors:luo yi </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">罗毅   </w:t>
+        <w:t xml:space="preserve">author:luo yi  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:li jin </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2010DFA92720</w:t>
+        <w:t xml:space="preserve">number:2010DFA92720</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚地区应对气候变化条件下的生态环境保护与资源管理联合调查与研究</w:t>
+        <w:t xml:space="preserve">name:Central Asia</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">罗毅. 1951-2007年中亚河流产流区格点气象日值数据集. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2024. https://cstr.cn/CSTR:33110.11.ariddc.00160.</w:t>
+        <w:t xml:space="preserve">luo yi. 1951-2007 Data set of daily meteorological values at grid points in the runoff area of the Central Asia River in. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2024. https://cstr.cn/CSTR:33110.11.ariddc.00160.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>