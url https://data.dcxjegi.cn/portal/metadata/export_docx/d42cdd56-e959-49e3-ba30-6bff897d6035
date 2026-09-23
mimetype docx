--- v2 (2026-08-08)
+++ v3 (2026-09-23)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">1951-2007年中亚河流产流区格点气象日值数据集</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,660 +127,1018 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share type:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Login to Access</w:t>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Category:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">others</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">遥感再分析数据</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">本数据集包含阿姆河、楚河、锡尔河14个mdb数据库文件和14个矢量点文件。每个mdb文件包含基础站编码、基准站地理位置、高程、记录时间、日降水两、日均温、日最高气温和日最低气温等指标数据；矢量文件table表包含基础站编码和地理位置信息。降水数据来自逐日亚洲陆地气象数据集APHRO，时间从1951年到2007年,空间分辨率为0.25°×0.25°，气温数据来自普林斯顿大学构建的全球气象数据集PGMFD，时间从1948年 到2008年，空间分辨率1.0°×1.0°，时间分辨率3小时。此数据反映了中亚阿姆河-锡尔河-楚河产流区范围内的插值气象情况。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">1) 降水数据来自逐日亚洲陆地气象数据集APHRO，时间从1951年到2007年,空间分辨率为0.25°×0.25°，该数据是由日本APHRODITE (Asian Precipitation-Highly Resolved Observational Data Integration Towards Evaluation of Water Resources)研究计划建立； 2) 气温数据来自普林斯顿大学构建的全球气象数据集PGMFD，时间从1948年 到2008年，空间分辨率1.0°×1.0°，时间分辨率3小时。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">用阿姆河、楚河、锡尔河流域界线对下载的数据源进行空间裁剪，然后输出结果数据。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">数据分辨率0.25°，插值效果好，可满足水文模型模拟精度要求。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect time:1951/01/01-2007/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1951/01/01-2007/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect place:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">阿姆河流域,锡尔河流域,楚河流域 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data size:493.8 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">493.8 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data format:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.mdb .shp</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...3 lines deleted...]
-    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0.25°</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Projection</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">无</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>投影：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:precipitation, temperature</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">降水量, 气温</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:Atmospheric Science </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">大气科学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:1951-2007</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1951-2007</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Amu Darya,  chuhe,  Syr Darya </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">阿姆河,  楚河,  锡尔河 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -814,51 +1172,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -885,51 +1261,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -950,51 +1344,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1020,51 +1432,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1089,464 +1519,775 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts: </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0991-7823121</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:luo yi </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">罗毅 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">author:luo yi  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">罗毅   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:li jin </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2010DFA92720</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2010DFA92720</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">name:Central Asia</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中亚地区应对气候变化条件下的生态环境保护与资源管理联合调查与研究</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://data.dcxjegi.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
-[...30 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">luo yi. 1951-2007 Data set of daily meteorological values at grid points in the runoff area of the Central Asia River in. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2024. https://cstr.cn/CSTR:33110.11.ariddc.00160.</w:t>
+        <w:t xml:space="preserve">罗毅. 1951-2007年中亚河流产流区格点气象日值数据集. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2024. https://cstr.cn/CSTR:33110.11.ariddc.00160.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>