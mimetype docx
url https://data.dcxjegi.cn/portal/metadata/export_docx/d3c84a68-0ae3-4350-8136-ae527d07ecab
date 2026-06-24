--- v0 (2026-05-09)
+++ v1 (2026-06-24)
@@ -857,51 +857,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>主题：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">气温,  降水</w:t>
+        <w:t xml:space="preserve"> 降水, 气温</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>