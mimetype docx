--- v1 (2026-06-24)
+++ v2 (2026-08-08)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2012-2021年中亚西亚地面气象观测月度数据集</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,922 +127,618 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">离线申请</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">气象</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Meteorology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据集主要包括哈萨克斯坦（5个站），吉尔吉斯斯坦（1个站），塔吉克斯坦（3个站），乌兹别克斯坦（1个站），伊朗（2个站）共12个野外气象观测站7个要素的7161条月数据。因仪器安装启用时间不同，数据时间最早2012年10月，最晚2019年1月开始，到2021年12月结束。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">中亚哈萨克斯坦（5个站），吉尔吉斯斯坦（1个站），塔吉克斯坦（3个站），乌兹别克斯坦（1个站）、伊朗（2个站）共12个观测站的气象观测月度数据。野外生态观测站由中科院中亚生态与环境研究中心与中亚合作单位共建。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">气象观测设备获得原始观测日数据，经过境外电信网络传输到各国数据分中心(中亚生态与环境研究中心阿拉木图、杜尚别、比什凯克3个分中心)，再由数据分中心将原始数据传回到国内总中心的服务器上，数据处理人员对原始数据进行检核，剔除异常值，插值处理，整编成月度数据。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">因设备安装启用时间不同，数据获取的起始时间会有不同。数据出现数值“-99999”代表“空值”(数据缺失，没有数据)，是因为该站网络信号不正常，导致数据传输掉线，或是因为设备断电，以及其他环境因素影响设备正常工作等导致了数据间断丢失；数据出现数值“0”代表0值，属于正常值。 数据处理技术方法和质量控制参照WMO-NO.8, WMO-NO.305、Foken Thomas (2017). Micrometeorology，Springer Berlin, Heidelberg 、GB/T 33703自动气象站观测规范、GB/T 3369-2017 陆-气和海气通量观测规范和QX/T 118-2020《气象观测资料质量控制 地面》。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">317.4 KiB</w:t>
+        <w:t xml:space="preserve">data size:317.4 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...114 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 降水, 气温</w:t>
+        <w:t xml:space="preserve">Theme:precipitation, temperature</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">大气科学 </w:t>
+        <w:t xml:space="preserve">Subject:Atmospheric Science </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2012 2013 2014 2015 2016 2017 2018 2019 2020 2021</w:t>
+        <w:t xml:space="preserve">Time:2012 2013 2014 2015 2016 2017 2018 2019 2020 2021</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">哈萨克斯坦,   塔吉克斯坦,   吉尔吉斯斯坦,   乌兹别克斯坦,   伊朗 </w:t>
+        <w:t xml:space="preserve">Place:Kazakhstan,  Tajikistan,  Kyrgyzstan,  Uzbekistan,  Iran </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1076,69 +772,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1165,69 +843,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1248,69 +908,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1336,69 +978,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1423,775 +1047,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李耀明 </w:t>
+        <w:t xml:space="preserve">contributors:li yao ming </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦   </w:t>
+        <w:t xml:space="preserve">author:li jin  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:li yao ming </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">XDA20000000</w:t>
+        <w:t xml:space="preserve">number:XDA20000000</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">泛第三极环境变化与绿色丝绸之路建设</w:t>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">李耀明. 2012-2021年中亚西亚地面气象观测月度数据集. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00642.</w:t>
+        <w:t xml:space="preserve">li yao ming. 2012-2021 Monthly data set of surface meteorological observations in Central and West Asia in 2008. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00642.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>