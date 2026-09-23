--- v2 (2026-08-08)
+++ v3 (2026-09-23)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">2012-2021年中亚西亚地面气象观测月度数据集</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,618 +127,922 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share type:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Apply to Access</w:t>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Category:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Meteorology</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">气象</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">本数据集主要包括哈萨克斯坦（5个站），吉尔吉斯斯坦（1个站），塔吉克斯坦（3个站），乌兹别克斯坦（1个站），伊朗（2个站）共12个野外气象观测站7个要素的7161条月数据。因仪器安装启用时间不同，数据时间最早2012年10月，最晚2019年1月开始，到2021年12月结束。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">中亚哈萨克斯坦（5个站），吉尔吉斯斯坦（1个站），塔吉克斯坦（3个站），乌兹别克斯坦（1个站）、伊朗（2个站）共12个观测站的气象观测月度数据。野外生态观测站由中科院中亚生态与环境研究中心与中亚合作单位共建。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">气象观测设备获得原始观测日数据，经过境外电信网络传输到各国数据分中心(中亚生态与环境研究中心阿拉木图、杜尚别、比什凯克3个分中心)，再由数据分中心将原始数据传回到国内总中心的服务器上，数据处理人员对原始数据进行检核，剔除异常值，插值处理，整编成月度数据。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">因设备安装启用时间不同，数据获取的起始时间会有不同。数据出现数值“-99999”代表“空值”(数据缺失，没有数据)，是因为该站网络信号不正常，导致数据传输掉线，或是因为设备断电，以及其他环境因素影响设备正常工作等导致了数据间断丢失；数据出现数值“0”代表0值，属于正常值。 数据处理技术方法和质量控制参照WMO-NO.8, WMO-NO.305、Foken Thomas (2017). Micrometeorology，Springer Berlin, Heidelberg 、GB/T 33703自动气象站观测规范、GB/T 3369-2017 陆-气和海气通量观测规范和QX/T 118-2020《气象观测资料质量控制 地面》。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data size:317.4 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">317.4 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data format:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.xlsx格式</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...3 lines deleted...]
-    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">无</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Projection</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">月</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 无 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>投影：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:precipitation, temperature</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 降水, 气温</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:Atmospheric Science </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">大气科学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2012 2013 2014 2015 2016 2017 2018 2019 2020 2021</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2012 2013 2014 2015 2016 2017 2018 2019 2020 2021</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Kazakhstan,  Tajikistan,  Kyrgyzstan,  Uzbekistan,  Iran </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">哈萨克斯坦,   塔吉克斯坦,   吉尔吉斯斯坦,   乌兹别克斯坦,   伊朗 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -772,51 +1076,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -843,51 +1165,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -908,51 +1248,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -978,51 +1336,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1047,464 +1423,775 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:None </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0991-7823121</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:li yao ming </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李耀明 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">author:li jin  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:li yao ming </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李耀明</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:XDA20000000</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">XDA20000000</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">name:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">泛第三极环境变化与绿色丝绸之路建设</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://data.dcxjegi.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
-[...30 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">li yao ming. 2012-2021 Monthly data set of surface meteorological observations in Central and West Asia in 2008. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00642.</w:t>
+        <w:t xml:space="preserve">李耀明. 2012-2021年中亚西亚地面气象观测月度数据集. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00642.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>