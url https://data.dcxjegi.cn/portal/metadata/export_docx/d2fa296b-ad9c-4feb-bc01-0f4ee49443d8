--- v0 (2026-09-18)
+++ v1 (2026-11-07)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">苏联大型湖泊的自然资源及其可能的变化</w:t>
+        <w:t xml:space="preserve">Natural resources of large lakes in the Soviet Union and their possible changes</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,1018 +127,630 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">申请获取</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">图书</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LiteratureBook</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本书系统研究了苏联境内八个大型湖泊（拉多加湖、奥涅加湖、伊尔门湖、楚德-普斯科夫湖、白湖、恰内湖、巴尔喀什湖、伊塞克湖）的自然条件、水文状况、水质特征、水生生物及鱼类资源。各章均按统一结构编排，首先概述湖泊的自然地理条件与形态特征、水文动态、水化学组成及生物群落，随后分析其资源可能发生的变化（涵盖水资源量、水质趋势、生物资源及渔业影响），最后提出结论与保护建议。全书旨在为湖泊资源的合理利用与保护提供科学依据。</w:t>
+        <w:t xml:space="preserve">This book systematically studies the natural conditions, hydrological conditions, water quality characteristics, aquatic organisms and fish resources of eight large lakes in the Soviet Union (Lake Ladoga, Lake Onega, Lake Irmen, Lake Chud-Pskov, Lake Chane, Lake Isyk). Each chapter is arranged in a unified structure. First, it summarizes the natural geographical conditions and morphological characteristics, hydrological dynamics, hydrochemical composition and biological communities of the lake, and then analyzes possible changes in its resources (covering water resource volume, water quality trends, biological resources and fishery impact), and finally puts forward conclusions and protection suggestions. The book aims to provide scientific basis for the rational utilization and protection of lake resources. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">作者（编委会）：О. А.阿列克辛（О. А. Алексин） 出版社：«Наука», Ленинградское отделение 出版地：列宁格勒 出版年：1984年 页数：286页 语种：俄文 馆藏条形码：XJLAS RU 70024699</w:t>
+        <w:t xml:space="preserve">Author (Editorial Board): ○.А. xin (А.Алексин） Published by: « 丨 аук а», л е н и нгра дск о е отд е л е н и е Place of publication: Leningrad Publication year: 1984 Pages: 286 pages Language: Russian Collection barcode: XJLAS RU 70024699</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本书为中国科学院新疆生态与地理研究所文献信息中心（以下简称中心）馆藏文献，中心将本书电子化后存储，已经过OCR识别，数据加工过程依据国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》，完全遵照《苏联大型湖泊的自然资源及其可能的变化》的数据信息，未改动删减。</w:t>
+        <w:t xml:space="preserve">This book is the collection of the Documentation and Information Center of the Xinjiang Institute of Ecology and Geography, China Academy of Sciences (hereinafter referred to as the Center). The center has stored the book electronically and has been recognized by OCR. The data processing process is in accordance with the national standard "GB/T 31219.2-2014 Specifications for Digital Processing of Library Collection Resources", and fully complies with the data information of "Natural Resources of Large Lakes in the Soviet Union and Their Possible Changes" without modification or deletion.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">对收集到的《苏联大型湖泊的自然资源及其可能的变化》进行电子化加工处理，按照国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》要求，未改动删减《苏联大型湖泊的自然资源及其可能的变化》的数据信息，数据质量可靠。</w:t>
+        <w:t xml:space="preserve">The collected "Natural Resources of Large Lakes in the Soviet Union and Their Possible Changes" were electronically processed and processed. In accordance with the requirements of the national standard "GB/T 31219.2-2014 Code for Digital Processing of Library Collection Resources", the "Natural Resources of Large Lakes in the Soviet Union and Their Possible Changes" were unchanged and deleted. The data information is of reliable quality. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2025/10/29-2025/10/29</w:t>
+        <w:t xml:space="preserve">collect time:2025/10/29-2025/10/29</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">苏联 </w:t>
+        <w:t xml:space="preserve">collect place:Soviet Union </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">15.0 MiB</w:t>
+        <w:t xml:space="preserve">data size:15.0 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:PDF format</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...112 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...74 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 水化学,  水生生物,  水质,  湖泊,  鱼类, 水文</w:t>
+        <w:t xml:space="preserve">Theme:Hydrochemical, Aquatic organisms, Water quality, Lakes, Fish, Hydrological</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">水文学 </w:t>
+        <w:t xml:space="preserve">Subject:hydrology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1984</w:t>
+        <w:t xml:space="preserve">Time:1984</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">苏联 </w:t>
+        <w:t xml:space="preserve">Place:Soviet Union </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1172,69 +784,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1261,69 +855,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1344,69 +920,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1432,69 +990,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1519,775 +1059,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心 </w:t>
+        <w:t xml:space="preserve">contributors:Documentation Information Center </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心   </w:t>
+        <w:t xml:space="preserve">author:Documentation Information Center  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Documentation Information Center </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">PT2406</w:t>
+        <w:t xml:space="preserve">number:PT2406</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚资源环境科学数据与科技文献共享平台</w:t>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">文献信息中心. 苏联大型湖泊的自然资源及其可能的变化. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.01937.</w:t>
+        <w:t xml:space="preserve">Documentation Information Center. Natural resources of large lakes in the Soviet Union and their possible changes. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.01937.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>