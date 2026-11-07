--- v0 (2026-09-04)
+++ v1 (2026-11-07)
@@ -2,1182 +2,755 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">哈萨克斯坦共和国山地及山前土壤系统名录</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">List of mountain and piedmont soil systems in the Republic of Kazakhstan</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">List of mountain and piedmont soil systems in the Republic of Kazakhstan</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12389/ariddc.02004</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12389/ariddc.02004</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">33110.11.ariddc.02004</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...65 lines deleted...]
-        <w:t xml:space="preserve">图书</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LiteratureBook</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本名录适用于哈萨克斯坦境内所有山区及山前土壤。内容涵盖阿拉木图州、东哈萨克斯坦州、江布尔州、南哈萨克斯坦州及其他地区山地与山前土壤。山区土壤分类已细化至亚类，山前土壤则细化至亚族和属。此外，文本注释（NB）中列出了所列举土壤可能的更细分类方式；最后部分提供了土壤属的定义，并阐述了划分更微小分类单元——如物种和变种——的合理方法。该名录与共和国范围内同类土壤的分类体系相衔接，将为土壤学家在编制不同比例尺的土壤图时提供必要参考，同时可用于统计特定区域的土地资源及土地利用情况。</w:t>
+        <w:t xml:space="preserve">This list applies to all mountainous and piedmont soils in Kazakhstan. The content covers mountainous and piedmont soil in Almaty Prefecture, East Kazakhstan Prefecture, Jamber Prefecture, South Kazakhstan Prefecture and other regions. Mountain soil classification has been refined to subgroups, while piedmont soil has been refined to subgroups and genera. In addition, the text notes (NB) list possible more detailed classifications of the listed soils; the final section provides definitions of soil genera and illustrates reasonable methods for classifying smaller taxa, such as species and varieties. The list is connected with the classification system of similar soils within the Republic and will provide necessary reference for soil scientists when compiling soil maps of different scales. It can also be used to count land resources and land use in specific areas. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">作者（编委会）：А. А. 索科洛夫（А. А. Соколов） 出版社：Общество "ТЕТИС" 出版地：阿拉木图 出版年：2003年 页数：88页 语种：俄文 ISBN号：9965-9176-3-9 馆藏条形码：65004 RB 1000124</w:t>
+        <w:t xml:space="preserve">Author (Editorial Board): А.А. Sokolov (А.А.Соколов） Published by: Ö б ество "丨 ④ 丨 С" Published: Almaty Publication year: 2003 Pages: 88 pages Language: Russian ISBN No.: 9965-9176-3-9 Collection barcode: 65004 RB 1000124</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本书为中国科学院新疆生态与地理研究所文献信息中心（以下简称中心）馆藏文献，中心将本书电子化后存储，已经过OCR识别，数据加工过程依据国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》，完全遵照《哈萨克斯坦山地及山前土壤系统名录》的数据信息，未改动删减。</w:t>
+        <w:t xml:space="preserve">This book is the collection of the Documentation and Information Center of the Xinjiang Institute of Ecology and Geography, China Academy of Sciences (hereinafter referred to as the Center). The center has stored this book electronically and has been recognized by OCR. The data processing process is in accordance with the national standard "GB/T 31219.2-2014 Library Collection Resources Digital Processing Specifications", fully complying with the data information of the "List of Mountainous and Piedmont Soil Systems in Kazakhstan", without modification or deletion.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">对收集到的《哈萨克斯坦山地及山前土壤系统名录》进行电子化加工处理，按照国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》要求，未改动删减《哈萨克斯坦山地及山前土壤系统名录》的数据信息，数据质量可靠。</w:t>
+        <w:t xml:space="preserve">The collected "List of Mountainous and Piedmont Soil Systems in Kazakhstan" was electronically processed. In accordance with the requirements of the national standard "GB/T 31219.2-2014 Specifications for Digital Processing of Library Collection Resources," the data information of the "List of Mountainous and Piedmont Soil Systems in Kazakhstan" was not changed and deleted, and the data quality was reliable. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2025/09/30-2025/09/30</w:t>
+        <w:t xml:space="preserve">collect time:2025/09/30-2025/09/30</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">苏联 </w:t>
+        <w:t xml:space="preserve">collect place:Soviet Union </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">180.1 MiB</w:t>
+        <w:t xml:space="preserve">data size:180.1 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:PDF format</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...112 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...74 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">土壤系统分类,  土壤类型</w:t>
+        <w:t xml:space="preserve">Theme:Soil types, Soil taxonomy</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">土壤学 </w:t>
+        <w:t xml:space="preserve">Subject:Soil Science </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2003</w:t>
+        <w:t xml:space="preserve">Time:2003</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">哈萨克斯坦共和国 </w:t>
+        <w:t xml:space="preserve">Place:Republic of Kazakhstan </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1211,69 +784,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1300,69 +855,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1383,69 +920,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1471,69 +990,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1558,775 +1059,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心 </w:t>
+        <w:t xml:space="preserve">contributors:Documentation Information Center </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心   </w:t>
+        <w:t xml:space="preserve">author:Documentation Information Center  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Documentation Information Center </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">PT2406</w:t>
+        <w:t xml:space="preserve">number:PT2406</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚资源环境科学数据与科技文献共享平台</w:t>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">文献信息中心. 哈萨克斯坦共和国山地及山前土壤系统名录. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.02004.</w:t>
+        <w:t xml:space="preserve">Documentation Information Center. List of mountain and piedmont soil systems in the Republic of Kazakhstan. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.02004.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>