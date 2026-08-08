--- v0 (2026-05-09)
+++ v1 (2026-08-08)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">塔克拉玛干沙漠表土样品矿物组成数据集（2023年）</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -88,808 +88,609 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">离线申请</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">沙漠与荒漠化</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Deserts and desertification</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据集包括塔克拉玛干沙漠表土表砂样品的经纬度、样品描述、重矿物（锆石、磷灰石、金红石、矽线石、十字石、榍石、绿帘石、电气石、石榴子石、白钛石、角闪石、透闪石、钛铁矿、赤褐铁矿、磁铁矿等）的百分含量，样品经破碎、重液分选和磁选后，利用双目显微镜、高频介电矿物分选仪、带式矿物电磁分选仪，依据DZ/T0130.9-2006《地质矿产实验室测试质量管理规范》对其进行鉴定和含量估算共计70个样品，210条记录。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">在野外通过对塔克拉玛干沙漠不同区域的地貌单元采集相应的样品。在实验室对样品进行前处理，并运用专业仪器挑选统计，以此来获得最终数据。本数据集适用于沙漠土壤性质以及环境状况的研究和调查。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">"在野外按照一定空间距离（约30-50 km）在沙漠不同区域地貌单元（洪积扇、河流沉积、河漫滩、芦苇湿地、草地、胡杨林、灌丛沙丘、流动沙丘和人工草方格）地表采集100 g左右粉末样品、编号、记录经纬度和样品所处地貌位置。 1.样品的制备 称取约100g左右样品，将样品用机器研磨时期破碎、然后用2.72 的重液进行淘洗。用强磁铁对淘洗风干的样品进行磁选去掉磁性矿物。 2.样品鉴定 利用双目显微镜、高频介电矿物分选仪、带式矿物电磁分选仪，依据DZ/T0130.9-2006《地质矿产实验室测试质量管理规范》对地表样品进行矿物鉴定和含量估算。 "</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">本数据集所有样品为塔克拉玛干沙漠地表样品。样品的矿物分析利用双目显微镜、高频介电矿物分选仪、带式矿物电磁分选仪，依据DZ/T0130.9-2006《地质矿产实验室测试质量管理规范》对其进行鉴定和含量估算，以上实验均在中国科学院新疆生态与地理研究所分析完成。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">塔克拉玛干沙漠 </w:t>
+        <w:t xml:space="preserve">collect place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">456.1 KiB</w:t>
+        <w:t xml:space="preserve">data size:456.1 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">电子表格</w:t>
+        <w:t xml:space="preserve">data format:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">重矿物</w:t>
+        <w:t xml:space="preserve">Theme:heavy minerals</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地质学 </w:t>
+        <w:t xml:space="preserve">Subject:geology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2023</w:t>
+        <w:t xml:space="preserve">Time:2023</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">塔克拉玛干沙漠 </w:t>
+        <w:t xml:space="preserve">Place:taklimakan desert </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -923,69 +724,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1012,69 +795,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1095,69 +860,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1183,69 +930,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1270,775 +999,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">高鑫,  周杰,  赵永成 </w:t>
+        <w:t xml:space="preserve">contributors:gao xin,  zhou jie,  zhao yong cheng </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">周杰   </w:t>
+        <w:t xml:space="preserve">author:zhou jie  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:zhou jie </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2021xjkk0300</w:t>
+        <w:t xml:space="preserve">number:2021xjkk0300</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">塔里木河流域干旱与风沙灾害调查和风险评估</w:t>
+        <w:t xml:space="preserve">name:2021xjkk0300</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">高鑫,周杰,赵永成. 塔克拉玛干沙漠表土样品矿物组成数据集（2023年）. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2024. https://cstr.cn/CSTR:33110.11.XIEG.XJSEDATA.2022.00009167.</w:t>
+        <w:t xml:space="preserve">gao xin, zhou jie, zhao yong cheng. Mineral composition dataset of topsoil samples from Taklimakan Desert (2023). Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2024. https://cstr.cn/CSTR:33110.11.XIEG.XJSEDATA.2022.00009167.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>