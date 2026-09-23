--- v1 (2026-08-08)
+++ v2 (2026-09-23)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">塔克拉玛干沙漠表土样品矿物组成数据集（2023年）</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -88,609 +88,808 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share type:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Apply to Access</w:t>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Category:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Deserts and desertification</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">沙漠与荒漠化</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">本数据集包括塔克拉玛干沙漠表土表砂样品的经纬度、样品描述、重矿物（锆石、磷灰石、金红石、矽线石、十字石、榍石、绿帘石、电气石、石榴子石、白钛石、角闪石、透闪石、钛铁矿、赤褐铁矿、磁铁矿等）的百分含量，样品经破碎、重液分选和磁选后，利用双目显微镜、高频介电矿物分选仪、带式矿物电磁分选仪，依据DZ/T0130.9-2006《地质矿产实验室测试质量管理规范》对其进行鉴定和含量估算共计70个样品，210条记录。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">在野外通过对塔克拉玛干沙漠不同区域的地貌单元采集相应的样品。在实验室对样品进行前处理，并运用专业仪器挑选统计，以此来获得最终数据。本数据集适用于沙漠土壤性质以及环境状况的研究和调查。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">"在野外按照一定空间距离（约30-50 km）在沙漠不同区域地貌单元（洪积扇、河流沉积、河漫滩、芦苇湿地、草地、胡杨林、灌丛沙丘、流动沙丘和人工草方格）地表采集100 g左右粉末样品、编号、记录经纬度和样品所处地貌位置。 1.样品的制备 称取约100g左右样品，将样品用机器研磨时期破碎、然后用2.72 的重液进行淘洗。用强磁铁对淘洗风干的样品进行磁选去掉磁性矿物。 2.样品鉴定 利用双目显微镜、高频介电矿物分选仪、带式矿物电磁分选仪，依据DZ/T0130.9-2006《地质矿产实验室测试质量管理规范》对地表样品进行矿物鉴定和含量估算。 "</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">本数据集所有样品为塔克拉玛干沙漠地表样品。样品的矿物分析利用双目显微镜、高频介电矿物分选仪、带式矿物电磁分选仪，依据DZ/T0130.9-2006《地质矿产实验室测试质量管理规范》对其进行鉴定和含量估算，以上实验均在中国科学院新疆生态与地理研究所分析完成。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect place:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">塔克拉玛干沙漠 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data size:456.1 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">456.1 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data format:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">电子表格</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:heavy minerals</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">重矿物</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:geology </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地质学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2023</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2023</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:taklimakan desert </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">塔克拉玛干沙漠 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -724,51 +923,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -795,51 +1012,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -860,51 +1095,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -930,51 +1183,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -999,464 +1270,775 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts: </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0991-7823121</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:gao xin,  zhou jie,  zhao yong cheng </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">高鑫,  周杰,  赵永成 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">author:zhou jie  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">周杰   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:zhou jie </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">周杰</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2021xjkk0300</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2021xjkk0300</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">name:2021xjkk0300</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">塔里木河流域干旱与风沙灾害调查和风险评估</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://data.dcxjegi.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
-[...30 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">gao xin, zhou jie, zhao yong cheng. Mineral composition dataset of topsoil samples from Taklimakan Desert (2023). Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2024. https://cstr.cn/CSTR:33110.11.XIEG.XJSEDATA.2022.00009167.</w:t>
+        <w:t xml:space="preserve">高鑫,周杰,赵永成. 塔克拉玛干沙漠表土样品矿物组成数据集（2023年）. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2024. https://cstr.cn/CSTR:33110.11.XIEG.XJSEDATA.2022.00009167.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>