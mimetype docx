--- v0 (2026-07-17)
+++ v1 (2026-09-23)
@@ -775,51 +775,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>主题：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">降水量,  蒸散发</w:t>
+        <w:t xml:space="preserve"> 蒸散发, 降水量</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>