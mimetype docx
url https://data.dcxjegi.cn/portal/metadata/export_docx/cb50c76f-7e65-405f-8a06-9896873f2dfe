--- v1 (2026-09-23)
+++ v2 (2026-11-07)
@@ -2,965 +2,665 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">帕米尔高原地区降水和实际蒸散发1980-2019</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">Precipitation and actual evapotranspiration in the Pamirs 1980-2019</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Open Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...65 lines deleted...]
-        <w:t xml:space="preserve">气象</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Meteorology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据包含年降水量（Pr）、年实际蒸散发（AET）。</w:t>
+        <w:t xml:space="preserve">This data includes annual precipitation (Pr) and annual actual evapotranspiration (AET). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据源于TerraClimate数据集（https://www.climatologylab.org/terraclimate.html）。TerraClimate使用气候辅助插值法，将来自 WorldClim 数据集的高空间分辨率气候学常模与来自 CRU Ts4.0 和日本 55 年再分析（JRA55）的较粗空间分辨率但时变的数据相结合。从概念上讲，该程序将 CRU Ts4.0/JRA55 的内插时变异常数据应用于 WorldClim 的高空间分辨率气候数据集，以创建一个涵盖更广泛时间记录的高空间分辨率数据集。JRA55 仅用于太阳辐射和风速，TerraClimate使用水分平衡模型生成月度地表水平衡数据集。</w:t>
+        <w:t xml:space="preserve">The data comes from the TerraClimate dataset (https://www.climatologylab.org/terraclimate.html). TerraClimate uses climate-assisted interpolation to combine high-spatial-resolution climatological norms from the WorldClim dataset with coarser spatial-resolution but time-varying data from CRU Ts4.0 and Japan's 55-Year Reanalysis (JRA55). Conceptually, the program applies interpolated time-varying anomaly data from CRU Ts4.0/JRA55 to WorldClim's high spatial resolution climate dataset to create a high spatial resolution dataset that covers a wider range of time records. JRA55 is used only for solar radiation and wind speed, and TerraClimate uses a water balance model to generate a monthly surface water balance dataset.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
-      </w:r>
+        <w:t>Data processing method</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">10.2 MiB</w:t>
+        <w:t xml:space="preserve">data size:10.2 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:GeoTiff format</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Coordinate system: WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...105 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Projection</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 蒸散发, 降水量</w:t>
+        <w:t xml:space="preserve">Theme:Evapotranspiration, Precipitation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">大气科学 </w:t>
+        <w:t xml:space="preserve">Subject:Atmospheric Science </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1980-2019</w:t>
+        <w:t xml:space="preserve">Time:1980-2019</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">帕米尔高原地区 </w:t>
+        <w:t xml:space="preserve">Place:Pamirs Plateau region </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -994,69 +694,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1083,69 +765,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1166,69 +830,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1254,69 +900,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1341,700 +969,425 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">张净净 </w:t>
+        <w:t xml:space="preserve">contributors:zhang jing jing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">张净净   </w:t>
+        <w:t xml:space="preserve">author:zhang jing jing  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:ma long </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">张净净. 帕米尔高原地区降水和实际蒸散发1980-2019. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2026. </w:t>
+        <w:t xml:space="preserve">zhang jing jing. Precipitation and actual evapotranspiration in the Pamirs 1980-2019. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2026. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>