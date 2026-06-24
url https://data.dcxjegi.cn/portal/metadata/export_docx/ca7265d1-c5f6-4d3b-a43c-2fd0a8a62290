--- v0 (2026-05-09)
+++ v1 (2026-06-24)
@@ -736,51 +736,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>主题：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">绿洲,  数据大百科</w:t>
+        <w:t xml:space="preserve"> 数据大百科, 绿洲</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -847,51 +847,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>地点：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">新疆,   博斯腾湖,   开都河,   黄水沟,   清水河,   乌拉斯台河 </w:t>
+        <w:t xml:space="preserve"> 黄水沟,   博斯腾湖,   开都河,  新疆,   乌拉斯台河,   清水河 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>