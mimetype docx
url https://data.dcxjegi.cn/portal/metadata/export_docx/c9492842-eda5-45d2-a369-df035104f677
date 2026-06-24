--- v0 (2026-05-09)
+++ v1 (2026-06-24)
@@ -953,51 +953,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>主题：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">有机质,  酸碱度,  养分含量,  阳离子交换量</w:t>
+        <w:t xml:space="preserve"> 酸碱度, 有机质,  养分含量,  阳离子交换量</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>