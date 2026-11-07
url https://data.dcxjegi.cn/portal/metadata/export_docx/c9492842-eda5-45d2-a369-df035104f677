--- v2 (2026-08-08)
+++ v3 (2026-11-07)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2010年哈萨克斯坦巴尔喀什湖土壤化学元素数据</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,1018 +127,660 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">申请获取</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">土壤</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">soil</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据集主要包含2010年巴尔喀什湖土壤有机质含量，总氮，C:N，CO2，CaCo3，阳离子交换量，Na占总量的百分比，PH值，养分有效性等15个要素指标数据，由科研人员现场建立土壤剖面分层测量获得，共设立7个剖面，其中其中1#和2#的位置一致，3#和4#的位置一致，根据剖面所处的环境情况，每个剖面的取样深度、间隔距离均不相同，1#、2#和4#分了7层，最深到210厘米；其他剖面分了6层取样，最浅到130厘米。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">通过野外采样和室内分析化验获取。由中国科学院战略性先导科技专项（A类）“泛第三极环境变化与绿色丝绸之路建设”（项目编号XDA20000000）提供。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">野外采集由中国科学院新疆生态与地理研究所吉力力·阿不都外力团队成员完成，实验室分析化验由中国科学院新疆生态与地理研究所生态与环境分析测试中心完成。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">实验分析过程严格按照实验室水质分析实验操作规程，由实验操作专业人员完成操作并记录数据。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2010/06/01-2010/06/15</w:t>
+        <w:t xml:space="preserve">collect time:2010/06/01-2010/06/15</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">巴尔喀什湖 </w:t>
+        <w:t xml:space="preserve">collect place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">16.9 KiB</w:t>
+        <w:t xml:space="preserve">data size:16.9 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...114 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 酸碱度, 有机质,  养分含量,  阳离子交换量</w:t>
+        <w:t xml:space="preserve">Theme:pH, organic matter, nutrient content, cation exchange capacity</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2010</w:t>
+        <w:t xml:space="preserve">Time:2010</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">巴尔喀什湖 </w:t>
+        <w:t xml:space="preserve">Place:Balkhash Lake </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1172,69 +814,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1261,69 +885,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1344,69 +950,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1432,69 +1020,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1519,775 +1089,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">吉力力·阿不都外力,  罗毅,  黄粤,  刘铁 </w:t>
+        <w:t xml:space="preserve">contributors:ji li li · a bu du wai li,  luo yi,  huang yue,  liu tie </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦   </w:t>
+        <w:t xml:space="preserve">author:li jin  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:huang yue </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">XDA20000000</w:t>
+        <w:t xml:space="preserve">number:XDA20000000</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">泛第三极环境变化与绿色丝绸之路建设</w:t>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">吉力力·阿不都外力,罗毅,黄粤,刘铁. 2010年哈萨克斯坦巴尔喀什湖土壤化学元素数据. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00358.</w:t>
+        <w:t xml:space="preserve">ji li li · a bu du wai li, luo yi, huang yue, liu tie. Soil chemical element data of Lake Balkhash in Kazakhstan in 2010. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00358.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>