--- v0 (2026-05-09)
+++ v1 (2026-06-24)
@@ -968,51 +968,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>地点：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">哈萨克斯坦,   吉尔吉斯斯坦,   塔吉克斯坦,   乌兹别克斯坦,   土库曼斯坦 </w:t>
+        <w:t xml:space="preserve"> 塔吉克斯坦,   乌兹别克斯坦,  哈萨克斯坦,   吉尔吉斯斯坦,   土库曼斯坦 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>