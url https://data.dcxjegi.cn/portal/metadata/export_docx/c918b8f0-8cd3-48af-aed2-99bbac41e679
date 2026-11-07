--- v2 (2026-08-08)
+++ v3 (2026-11-07)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">中亚MODIS_1km_16天合成植被指数产品（2000-2010年）</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,922 +127,618 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">登录获取</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中分辨率成像光谱仪</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MODIS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据以2000年-2010年MODIS的植被指数13A2分幅数据为数据源，数据分辩率为1KM，8天合成，利用ENVI软件平台，进行数据拼接、投影转换、边界裁切等影像处理，生成2000-2010年中亚植被指数数据。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2000年-2010年MODIS的植被指数13A2分幅数据 中亚行政区界线</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">利用ENVI软件，进行数据拼接、投影转换、边界裁切等影像处理，生成ENVI Standard栅格数据 主要环节： 1. 数据拼接，选取中亚范围内的2000年-2010年MODIS的植被指数13A2分幅数据 2. 投影转换，投影转换为WGS84投影 3. 边界裁切，以中亚行政区界线裁切MODIS数据</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">未改变原始数据的分辨率，未增减原有数据属性信息。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">9.6 GiB</w:t>
+        <w:t xml:space="preserve">data size:9.6 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Coordinate system: WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...114 lines deleted...]
-        <w:t xml:space="preserve"> WGS84 </w:t>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">植被指数</w:t>
+        <w:t xml:space="preserve">Theme:vegetation index</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地图学 , 地理学 </w:t>
+        <w:t xml:space="preserve">Subject:Cartography , geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010</w:t>
+        <w:t xml:space="preserve">Time:2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 塔吉克斯坦,   乌兹别克斯坦,  哈萨克斯坦,   吉尔吉斯斯坦,   土库曼斯坦 </w:t>
+        <w:t xml:space="preserve">Place:Tajikistan,  Uzbekistan,  Kazakhstan,  Kyrgyzstan,  Turkmenistan </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1076,69 +772,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1165,69 +843,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1248,69 +908,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1336,69 +978,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1423,700 +1047,425 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李均力 </w:t>
+        <w:t xml:space="preserve">contributors:li jun li </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦   </w:t>
+        <w:t xml:space="preserve">author:li jin  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:li jin </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">李均力. 中亚MODIS_1km_16天合成植被指数产品（2000-2010年）. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00522.</w:t>
+        <w:t xml:space="preserve">li jun li. Central Asia MODIS_1km_16-day synthetic vegetation index products (2000-2010). Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00522.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>