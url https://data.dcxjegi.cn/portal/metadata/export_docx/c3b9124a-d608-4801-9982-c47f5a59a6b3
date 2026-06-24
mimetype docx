--- v0 (2026-05-09)
+++ v1 (2026-06-24)
@@ -953,51 +953,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>主题：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">腹菌纲,  真菌资源</w:t>
+        <w:t xml:space="preserve"> 真菌资源, 腹菌纲</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>