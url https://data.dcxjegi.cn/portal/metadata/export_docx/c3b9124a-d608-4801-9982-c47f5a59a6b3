--- v2 (2026-08-08)
+++ v3 (2026-09-23)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">哈萨克斯坦孢子植物志第6卷</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,1018 +127,660 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">申请获取</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">图书</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LiteratureBook</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本专著《系统研究了哈萨克斯坦境内分布的107种腹菌纲（Gasteromycetes）真菌，涵盖常见种、稀有种及新发现物种。研究指出该类真菌主要营腐生生活或与植物形成菌根共生关系，其中部分种类具有毒性，另一些则可产生药用活性物质或作为天然染料原料，在民间医学和传统工艺中具有应用价值。书中详细描述了各物种的形态特征，提供了从亚纲到种的多级分类检索系统，并配有233幅精细手绘图和生态照片（,不仅为真菌学家提供了重要的分类学工具，其揭示的生态功能与应用潜力对微生物资源开发具有指导意义，学术价值辐射至整个中亚地区及国际研究领域。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">作者（编委会）：С. Р. 施瓦茨曼（С. Р. Шварцман），Н. М. 菲利莫诺娃（Н. М. Филимонова） 出版社：Издательство «Наука» Казахской ССР 出版地：阿拉木图 出版年：1970年 页数：317页 语种：俄文 分类号：УДК 582.284</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本书为中国科学院新疆生态与地理研究所文献信息中心（以下简称中心）馆藏文献，中心将本书电子化后存储，未经过OCR识别，数据加工过程依据国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》，完全遵照《哈萨克斯坦孢子植物志第6卷》的数据信息，未改动删减。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">对收集到的《哈萨克斯坦孢子植物志第6卷》进行电子化加工处理，按照国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》要求，未改动删减《哈萨克斯坦孢子植物志第6卷》的数据信息，数据质量可靠。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2025/07/01-2025/07/31</w:t>
+        <w:t xml:space="preserve">collect time:2025/07/01-2025/07/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">哈萨克苏维埃社会主义共和国 </w:t>
+        <w:t xml:space="preserve">collect place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">55.0 MiB</w:t>
+        <w:t xml:space="preserve">data size:55.0 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...114 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 真菌资源, 腹菌纲</w:t>
+        <w:t xml:space="preserve">Theme:fungi resources, Gastrocyceae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">真菌学 </w:t>
+        <w:t xml:space="preserve">Subject:mycology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1970</w:t>
+        <w:t xml:space="preserve">Time:1970</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">哈萨克斯坦 </w:t>
+        <w:t xml:space="preserve">Place:Kazakhstan </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1172,69 +814,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1261,69 +885,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1344,69 +950,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1432,69 +1020,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1519,775 +1089,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心 </w:t>
+        <w:t xml:space="preserve">contributors:Documentation Information Center </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心   </w:t>
+        <w:t xml:space="preserve">author:Documentation Information Center  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Documentation Information Center </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">PT2406</w:t>
+        <w:t xml:space="preserve">number:PT2406</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚资源环境科学数据与科技文献共享平台</w:t>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">文献信息中心. 哈萨克斯坦孢子植物志第6卷. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00933.</w:t>
+        <w:t xml:space="preserve">Documentation Information Center. Spore Flora of Kazakhstan Volume 6. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00933.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>