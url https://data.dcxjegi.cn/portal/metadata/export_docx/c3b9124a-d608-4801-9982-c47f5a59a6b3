--- v3 (2026-09-23)
+++ v4 (2026-11-07)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">哈萨克斯坦孢子植物志第6卷</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,660 +127,1018 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share type:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Apply to Access</w:t>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Category:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">LiteratureBook</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">图书</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">本专著《系统研究了哈萨克斯坦境内分布的107种腹菌纲（Gasteromycetes）真菌，涵盖常见种、稀有种及新发现物种。研究指出该类真菌主要营腐生生活或与植物形成菌根共生关系，其中部分种类具有毒性，另一些则可产生药用活性物质或作为天然染料原料，在民间医学和传统工艺中具有应用价值。书中详细描述了各物种的形态特征，提供了从亚纲到种的多级分类检索系统，并配有233幅精细手绘图和生态照片（,不仅为真菌学家提供了重要的分类学工具，其揭示的生态功能与应用潜力对微生物资源开发具有指导意义，学术价值辐射至整个中亚地区及国际研究领域。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">作者（编委会）：С. Р. 施瓦茨曼（С. Р. Шварцман），Н. М. 菲利莫诺娃（Н. М. Филимонова） 出版社：Издательство «Наука» Казахской ССР 出版地：阿拉木图 出版年：1970年 页数：317页 语种：俄文 分类号：УДК 582.284</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">本书为中国科学院新疆生态与地理研究所文献信息中心（以下简称中心）馆藏文献，中心将本书电子化后存储，未经过OCR识别，数据加工过程依据国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》，完全遵照《哈萨克斯坦孢子植物志第6卷》的数据信息，未改动删减。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">对收集到的《哈萨克斯坦孢子植物志第6卷》进行电子化加工处理，按照国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》要求，未改动删减《哈萨克斯坦孢子植物志第6卷》的数据信息，数据质量可靠。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect time:2025/07/01-2025/07/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2025/07/01-2025/07/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect place:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">哈萨克苏维埃社会主义共和国 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data size:55.0 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">55.0 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data format:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.PDF格式</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...3 lines deleted...]
-    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">无</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Projection</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">无</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 无 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>投影：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:fungi resources, Gastrocyceae</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 真菌资源, 腹菌纲</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:mycology </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">真菌学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:1970</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1970</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Kazakhstan </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">哈萨克斯坦 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -814,51 +1172,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -885,51 +1261,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -950,51 +1344,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1020,51 +1432,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1089,464 +1519,775 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:None </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0991-7823121</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Documentation Information Center </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">文献信息中心 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">author:Documentation Information Center  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">文献信息中心   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Documentation Information Center </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">文献信息中心</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:PT2406</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PT2406</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">name:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中亚资源环境科学数据与科技文献共享平台</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">干旱区生态与资源科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://data.dcxjegi.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
-[...30 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Documentation Information Center. Spore Flora of Kazakhstan Volume 6. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00933.</w:t>
+        <w:t xml:space="preserve">文献信息中心. 哈萨克斯坦孢子植物志第6卷. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00933.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>