--- v0 (2026-05-09)
+++ v1 (2026-06-24)
@@ -731,51 +731,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>主题：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">自然条件与资源,  人口,  国民经济,  文化,  科学,  医疗卫生,  历史与考古</w:t>
+        <w:t xml:space="preserve">自然条件与资源,  人口,  国民经济,  医疗卫生,  历史与考古,  科学,  文化</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>