--- v1 (2026-06-24)
+++ v2 (2026-08-08)
@@ -2,921 +2,635 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">塔吉克斯坦综合地图集</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">在线下载</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">生态环境</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ecology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>Datasets description</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据集是《塔吉克苏维埃社会主义共和国综合地图集》（Атлас Таджикской ССР，俄文原版），是一部全面反映塔吉克斯坦自然地理、社会经济及历史发展状况的综合性地图集。全书共200页，分为五个主要章节，包含专题地图、统计图表及文字说明。 • **自然条件与资源：** 涵盖地质构造（包括新构造运动、第四纪沉积）、地貌（冰川、侵蚀地貌）、气候（气温、降水、日照、物候）、水文（河网、径流、水化学、泥石流）、土壤（垂直地带性分布、盐碱化）、植被（垂直带谱、森林分布）及动物地理（哺乳动物、鸟类分布）。 • **人口**： 包括人口分布密度、民族构成、语言分布及城市化进程（以杜尚别为例）。 • **国民经济**： 涉及工业（采矿、能源、轻工、食品）、农业（棉花种植、灌溉系统、畜牧业、园艺）、交通运输（铁路、公路、货运）及土地利用。 • **文化、科学与医疗卫生**： 展示教育机构分布、卫生防疫网络（如疟疾消除）、文化设施及旅游登山资源。 • **历史与考古**： 包含考古遗迹分布、历史疆域变迁（萨曼王朝、布哈拉埃米尔国时期）及苏维埃政权建立过程。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>Data source description</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本图集具有高度的官方性和权威性，由多学科科研机构与政府部门联合编制： • 主编单位： 塔吉克苏维埃社会主义共和国科学院生产力研究委员会（SOPC）、国家计划委员会。 • 编制单位： 苏联部长会议国家大地测量和制图总局第4厂。 • 数据提供机构： o 自然类： 塔吉克科学院植物、动物、土壤、地质研究所，水文气象服务局，大气物理和水文实验室（SANIGMI）。 o 经济与社会类： 塔吉克苏维埃社会主义共和国各部委（国民教育、卫生、文化、农业），统计委员会。 o 审校机构： 苏联科学院地理研究所、莫斯科国立大学、列宁格勒国立大学等相关专家团队。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>Data processing method</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本图集的编制遵循了严格的科学编纂流程： 1. 科学规划与组织： 根据共和国部长会议决议成立共和国委员会，由科学编辑委员会制定总体方案，确定各分册执行单位。 2. 多源数据融合： - 野外调查与实测： 依赖地质勘探、水文观测站（如A.I. 沃伊科夫中央地球物理观测站）及气象站的长期观测数据。 - 历史档案整理： 挖掘历史文献、考古发掘报告及旧政权档案用于历史地图编制。 3. 综合分析与制图综合： - 定性与定量分析： 对自然要素（如地质构造、气候区划）进行定性分类，对经济数据（如工业产值、人口密度）进行定量统计分析。 - 专题制图技术： 采用分层设色法表示地貌，等值线法表示气候要素，范围法与符号法表示资源与设施分布。对于复杂的地质与构造数据，采用了剖面图与透视图辅助说明。 4. 编辑与审校： - 多级审核： 地图初稿经相关领域专家（如植物学家、经济学家）进行专业内容审核，确保科学性。 - 地名标准化： 地名经科学院术语委员会批准，并与中央测绘地理总局协商一致。 - 图面整饰： 统一图例、色彩系统与版面设计，确保图集的整体协调性与可读性。 《塔吉克斯坦综合地图集》扫描版以JPG格式存储。原始扫描数据分辨率为6614×4676像素，输出分辨率为400 dpi，经后期按完整页面进行裁切拼合后，图片分辨率保持不变，输出分辨率保持不变，处理后的数据以.jpg和.png格式存储。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>Data quality description</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">该资料为俄文原版文献的数字化扫描件，未经翻译处理，内容以原始语种（俄语）呈现。水平分辨率400dpi，图片颜色没有经过校准。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">4.1 GiB</w:t>
+        <w:t xml:space="preserve">data size:4.1 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...112 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然条件与资源,  人口,  国民经济,  医疗卫生,  历史与考古,  科学,  文化</w:t>
+        <w:t xml:space="preserve">Theme:Natural conditions and resources, population, national economy, medical and health, history and archaeology, scientific, cultural</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1965 1967 1968</w:t>
+        <w:t xml:space="preserve">Time:1965 1967 1968</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">塔吉克斯坦 </w:t>
+        <w:t xml:space="preserve">Place:Tajikistan </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -950,69 +664,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1039,69 +735,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1122,69 +800,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1210,69 +870,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1297,775 +939,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">王伟胜 </w:t>
+        <w:t xml:space="preserve">contributors:wang wei sheng </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦   </w:t>
+        <w:t xml:space="preserve">author:li jin  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:li jin </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2010DFA92720</w:t>
+        <w:t xml:space="preserve">number:2010DFA92720</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚地区应对气候变化条件下的生态环境保护与资源管理联合调查与研究</w:t>
+        <w:t xml:space="preserve">name:Central Asia</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>Citations and annotations</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">王伟胜. 塔吉克斯坦综合地图集. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2026. </w:t>
+        <w:t xml:space="preserve">wang wei sheng. Comprehensive atlas of Tajikistan. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2026. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>