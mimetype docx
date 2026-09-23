--- v2 (2026-08-08)
+++ v3 (2026-09-23)
@@ -2,635 +2,921 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">塔吉克斯坦综合地图集</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share type:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Login to Access</w:t>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Category:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Ecology</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">生态环境</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">本数据集是《塔吉克苏维埃社会主义共和国综合地图集》（Атлас Таджикской ССР，俄文原版），是一部全面反映塔吉克斯坦自然地理、社会经济及历史发展状况的综合性地图集。全书共200页，分为五个主要章节，包含专题地图、统计图表及文字说明。 • **自然条件与资源：** 涵盖地质构造（包括新构造运动、第四纪沉积）、地貌（冰川、侵蚀地貌）、气候（气温、降水、日照、物候）、水文（河网、径流、水化学、泥石流）、土壤（垂直地带性分布、盐碱化）、植被（垂直带谱、森林分布）及动物地理（哺乳动物、鸟类分布）。 • **人口**： 包括人口分布密度、民族构成、语言分布及城市化进程（以杜尚别为例）。 • **国民经济**： 涉及工业（采矿、能源、轻工、食品）、农业（棉花种植、灌溉系统、畜牧业、园艺）、交通运输（铁路、公路、货运）及土地利用。 • **文化、科学与医疗卫生**： 展示教育机构分布、卫生防疫网络（如疟疾消除）、文化设施及旅游登山资源。 • **历史与考古**： 包含考古遗迹分布、历史疆域变迁（萨曼王朝、布哈拉埃米尔国时期）及苏维埃政权建立过程。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">本图集具有高度的官方性和权威性，由多学科科研机构与政府部门联合编制： • 主编单位： 塔吉克苏维埃社会主义共和国科学院生产力研究委员会（SOPC）、国家计划委员会。 • 编制单位： 苏联部长会议国家大地测量和制图总局第4厂。 • 数据提供机构： o 自然类： 塔吉克科学院植物、动物、土壤、地质研究所，水文气象服务局，大气物理和水文实验室（SANIGMI）。 o 经济与社会类： 塔吉克苏维埃社会主义共和国各部委（国民教育、卫生、文化、农业），统计委员会。 o 审校机构： 苏联科学院地理研究所、莫斯科国立大学、列宁格勒国立大学等相关专家团队。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">本图集的编制遵循了严格的科学编纂流程： 1. 科学规划与组织： 根据共和国部长会议决议成立共和国委员会，由科学编辑委员会制定总体方案，确定各分册执行单位。 2. 多源数据融合： - 野外调查与实测： 依赖地质勘探、水文观测站（如A.I. 沃伊科夫中央地球物理观测站）及气象站的长期观测数据。 - 历史档案整理： 挖掘历史文献、考古发掘报告及旧政权档案用于历史地图编制。 3. 综合分析与制图综合： - 定性与定量分析： 对自然要素（如地质构造、气候区划）进行定性分类，对经济数据（如工业产值、人口密度）进行定量统计分析。 - 专题制图技术： 采用分层设色法表示地貌，等值线法表示气候要素，范围法与符号法表示资源与设施分布。对于复杂的地质与构造数据，采用了剖面图与透视图辅助说明。 4. 编辑与审校： - 多级审核： 地图初稿经相关领域专家（如植物学家、经济学家）进行专业内容审核，确保科学性。 - 地名标准化： 地名经科学院术语委员会批准，并与中央测绘地理总局协商一致。 - 图面整饰： 统一图例、色彩系统与版面设计，确保图集的整体协调性与可读性。 《塔吉克斯坦综合地图集》扫描版以JPG格式存储。原始扫描数据分辨率为6614×4676像素，输出分辨率为400 dpi，经后期按完整页面进行裁切拼合后，图片分辨率保持不变，输出分辨率保持不变，处理后的数据以.jpg和.png格式存储。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">该资料为俄文原版文献的数字化扫描件，未经翻译处理，内容以原始语种（俄语）呈现。水平分辨率400dpi，图片颜色没有经过校准。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data size:4.1 GiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.1 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data format:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.jpg格式</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1:1,500,000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">年</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Natural conditions and resources, population, national economy, medical and health, history and archaeology, scientific, cultural</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然条件与资源,  人口,  国民经济,  医疗卫生,  历史与考古,  科学,  文化</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:1965 1967 1968</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1965 1967 1968</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Tajikistan </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">塔吉克斯坦 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -664,51 +950,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -735,51 +1039,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -800,51 +1122,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -870,51 +1210,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -939,464 +1297,775 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:None </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0991-7823121</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:wang wei sheng </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">王伟胜 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">author:li jin  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:li jin </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2010DFA92720</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2010DFA92720</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">name:Central Asia</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中亚地区应对气候变化条件下的生态环境保护与资源管理联合调查与研究</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://data.dcxjegi.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
-[...30 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">wang wei sheng. Comprehensive atlas of Tajikistan. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2026. </w:t>
+        <w:t xml:space="preserve">王伟胜. 塔吉克斯坦综合地图集. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2026. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>