--- v0 (2026-09-23)
+++ v1 (2026-11-07)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">地下水力学</w:t>
+        <w:t xml:space="preserve">Groundwater mechanics</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,1018 +127,630 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">登录获取</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">图书</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LiteratureBook</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">地下水力学是研究天然流体和气体在其天然储层中运动的科学，是一门比较年轻的学科。它在水工建筑物地基渗流问题中的应用，主要是由Н. Е.茹科夫斯基（Н. Е. Жуковский）、Н. Н.巴甫洛夫斯基（Н. Н. Павловский）及其学生和追随者的著作发展起来的。地下水力学在石油、天然气和矿业等其他技术领域问题中的应用，是由Л. С.莱本宗（Л. С. Лейбензон）及其学派在过去25年间的著作中创立的。 目前已有若干专著专门论述渗流理论在这些领域的应用——Л. С.莱本宗的著作¹、В. Н.谢尔卡乔夫（В. Н. Щелкачев）的著作²和М.马斯克特（М. Маскет）的著作³。本书是上述学者研究的进一步发展，也是作者在莫斯科石油学院多年讲授的课程讲义的部分总结。书中包含了与实际问题相关的主要研究成果，这些成果是作者1941—1947年间在苏联科学院力学研究所和莫斯科石油学院完成的。</w:t>
+        <w:t xml:space="preserve">Groundwater mechanics is a relatively young discipline that studies the movement of natural fluids and gases in natural reservoirs. Its application in seepage problems in hydraulic structure foundations is mainly due to the following problems:Е. Zhukovsky (Un.Е.Жуковский）、Н.Н. Pavlovsky (Un.Н. Written by the works of авловский) and its students and followers. The application of groundwater mechanics to problems in other technical fields such as oil, natural gas and mining is governed by theС. Lai Benzong (.С.Лейбензон) and his school were founded in the works of the past 25 years. At present, there are several monographs devoted to the application of seepage theory in these fields.С. Lai Benzong's works 丨, ˇ.Н. Serkachev (.Н. The works of лкачев) ² and. Mustek (Mustek) The book ³ of the Musa аскет). This book is a further development of the above-mentioned scholars 'research and is also a partial summary of the course handouts taught by the author over the years at the Moscow Petroleum Institute. The book contains the main research results related to practical problems, which were completed by the author between 1941 and 1947 at the Institute of Mechanics of the Soviet Academy of Sciences and the Moscow Petroleum Academy. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">作者（编委会）：И. А.恰尔内（И. А. Чарный） 出版社：Государственное издательство технико-теоретической литературы 出版地：莫斯科 出版年：1948年 页数：195页 语种：俄文 馆藏条形码：XJLAS RU 70011872</w:t>
+        <w:t xml:space="preserve">Author (Editorial Board):.А. Charne (.А.Чарный） Published by: 丨 о с у д а р с т в е н н о е изд а т е льс т в о т е р н и к о-т е о р е т иче с к ой л и т е р а т у ры Published: Moscow Publication year: 1948 Pages: 195 pages Language: Russian Collection barcode: XJLAS RU 70011872</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本书为中国科学院新疆生态与地理研究所文献信息中心（以下简称中心）馆藏文献，中心将本书电子化后存储，未经过OCR识别，数据加工过程依据国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》，完全遵照《地下水力学》的数据信息，未改动删减。</w:t>
+        <w:t xml:space="preserve">This book is the collection of the Documentation and Information Center of the Xinjiang Institute of Ecology and Geography, China Academy of Sciences (hereinafter referred to as the Center). The center electronically stores the book without OCR recognition. The data processing process is in accordance with the national standard "GB/T 31219.2-2014 Specifications for Digital Processing of Library Collection Resources", and fully complies with the data information of "Groundwater Mechanics" without modification or deletion.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">对收集到的《地下水力学》进行电子化加工处理，按照国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》要求，未改动删减《地下水力学》的数据信息，数据质量可靠。</w:t>
+        <w:t xml:space="preserve">The collected "Groundwater Mechanics" was processed electronically. In accordance with the requirements of the national standard "GB/T 31219.2-2014 Code for Digital Processing of Library Collection Resources", the data information of "Groundwater Mechanics" was not changed and deleted, and the data quality was reliable. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2025/07/18-2025/07/18</w:t>
+        <w:t xml:space="preserve">collect time:2025/07/18-2025/07/18</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">苏联 </w:t>
+        <w:t xml:space="preserve">collect place:Soviet Union </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">46.9 MiB</w:t>
+        <w:t xml:space="preserve">data size:46.9 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:PDF format</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...112 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...74 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 矿业,  天然气,  石油, 地下水力学</w:t>
+        <w:t xml:space="preserve">Theme:Mining, Natural gas, Oil, Groundwater mechanics</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">水利工程 </w:t>
+        <w:t xml:space="preserve">Subject:Water conservancy projects </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1948</w:t>
+        <w:t xml:space="preserve">Time:1948</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">苏联 </w:t>
+        <w:t xml:space="preserve">Place:Soviet Union </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1172,69 +784,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1261,69 +855,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1344,69 +920,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1432,69 +990,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1519,775 +1059,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心 </w:t>
+        <w:t xml:space="preserve">contributors:Documentation Information Center </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心   </w:t>
+        <w:t xml:space="preserve">author:Documentation Information Center  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Documentation Information Center </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">PT2406</w:t>
+        <w:t xml:space="preserve">number:PT2406</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚资源环境科学数据与科技文献共享平台</w:t>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">文献信息中心. 地下水力学. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.02084.</w:t>
+        <w:t xml:space="preserve">Documentation Information Center. Groundwater mechanics. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.02084.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>