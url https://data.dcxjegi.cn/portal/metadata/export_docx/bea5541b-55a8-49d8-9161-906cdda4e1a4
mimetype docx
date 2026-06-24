--- v0 (2026-05-09)
+++ v1 (2026-06-24)
@@ -857,51 +857,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>主题：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">人口,  城镇用水量,  灌溉用水量,  粮食产量,  GDP</w:t>
+        <w:t xml:space="preserve"> 灌溉用水量, 人口,  城镇用水量,  粮食产量,  GDP</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -968,51 +968,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>地点：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">咸海,   阿姆河,   锡尔河 </w:t>
+        <w:t xml:space="preserve"> 阿姆河,  咸海,   锡尔河 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>