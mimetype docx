--- v2 (2026-08-08)
+++ v3 (2026-11-07)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">1960-2015年咸海流域范围各国社会经济和水资源利用数据集</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,922 +127,618 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">申请获取</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">社会经济</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Socio-economic</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据包含中亚五国的1980-2017年的人口、种植面积、粮食产量、牲畜产量10个经济指标的年平均值；1960-1995年的引用水量、城市用水量、工业用水量、灌溉用水量、阿姆河流域乌兹别克斯坦的karakalpakstan, Navoiy, Bukhara, Xorazm, Samarqand,Qashqadaryo,Surxondaryo7个区和塔吉克斯坦 1970-2015年每5年的人口、、种植面积、粮食产量、牲畜产量、GDP、工业产值、农业产值等15个经济指标的年平均值；锡尔河流域乌兹别克斯坦的Jizzakh，Tashkent，Namangan，Fergana，Andijan，Sirdaryo，哈萨克斯坦的Kyzylorda Region和Shymkent，以及吉尔吉斯斯坦 1970-2015年每5年的人口、、种植面积、粮食产量、牲畜产量、GDP、工业产值、农业产值等15个经济指标的年平均值；数据均已.xlsx格式存储。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">水资源利用数据来自中亚国家间水资源协调委员会（ICWC）科学数据中心，社会经济数据来自统计年鉴。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">原始数据未经加工。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">原始数据未经加工。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">181.6 KiB</w:t>
+        <w:t xml:space="preserve">data size:181.6 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...114 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 灌溉用水量, 人口,  城镇用水量,  粮食产量,  GDP</w:t>
+        <w:t xml:space="preserve">Theme:irrigation water consumption, population, Urban water consumption, grain output, GDP</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 , 经济统计学 </w:t>
+        <w:t xml:space="preserve">Subject:geography , economic statistics </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1960-2015</w:t>
+        <w:t xml:space="preserve">Time:1960-2015</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 阿姆河,  咸海,   锡尔河 </w:t>
+        <w:t xml:space="preserve">Place:Amu Darya,  Aral Sea,  Syr Darya </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1076,69 +772,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1165,69 +843,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1248,69 +908,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1336,69 +978,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1423,775 +1047,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">罗格平,  刘铁 </w:t>
+        <w:t xml:space="preserve">contributors:luo ge ping,  liu tie </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦   </w:t>
+        <w:t xml:space="preserve">author:li jin  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:liu tie </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">XDA20000000</w:t>
+        <w:t xml:space="preserve">number:XDA20000000</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">泛第三极环境变化与绿色丝绸之路建设</w:t>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">罗格平,刘铁. 1960-2015年咸海流域范围各国社会经济和水资源利用数据集. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00444.</w:t>
+        <w:t xml:space="preserve">luo ge ping, liu tie. 1960-2015 Data set on social, economic and water resource utilization of countries in the Aral Sea Basin in 2001. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00444.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>