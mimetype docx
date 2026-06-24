--- v0 (2026-05-09)
+++ v1 (2026-06-24)
@@ -953,51 +953,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>主题：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">人口,  农业,  牧业,  工业</w:t>
+        <w:t xml:space="preserve"> 工业,  农业, 人口,  牧业</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>