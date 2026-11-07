--- v2 (2026-08-08)
+++ v3 (2026-11-07)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">1995-2011年吉尔吉斯斯坦国民经济统计数据</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,1018 +127,660 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">登录获取</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">社会经济</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Socio-economic</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据涵盖吉尔吉斯斯坦全国7州2市，时间跨度10-20年，主要包括产值和进出口、居民生活、科教卫生、旅游业、人口、矿产、农业、工业8个国民经济指标数据，数据摘自2012年出版的《吉尔吉斯斯坦国家统计年鉴》、《旅游年鉴》、《人口年鉴》、《农业年鉴》、《工业年鉴》和《吉国地质矿产》等书籍。摘录时没有进行加工整理，仅对部分数据进行了汇总和排序，并进行了俄译中翻译。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">1、产值和进出口：吉尔吉斯斯坦数字吉国年鉴、吉尔吉斯共和国统计年鉴 2、居民生活：吉尔吉斯共和国人口生活水平吉国居民生活水平 3、科教卫生：吉尔吉斯斯坦数字吉国年鉴 4、旅游业：吉尔吉斯斯坦旅游吉国旅游年鉴 5、人口：吉尔吉斯共和国人口年鉴人口 6、矿产：吉尔吉斯共和国地质结构和矿产区 7、农业：吉尔吉斯共和国农业3. 8、工业：吉尔吉斯共和国工业吉国工业年鉴。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">没有进行加工整理，仅对部分数据进行了汇总和排序。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">数据涵盖吉尔吉斯斯坦全国7州2市，数据涉及到各个部门，信息丰富，数据跨度10-20年，且连续性、系统化完整度好。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2012/01/01-2012/12/31</w:t>
+        <w:t xml:space="preserve">collect time:2012/01/01-2012/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">吉尔吉斯斯坦 </w:t>
+        <w:t xml:space="preserve">collect place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">636.8 KiB</w:t>
+        <w:t xml:space="preserve">data size:636.8 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...114 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 工业,  农业, 人口,  牧业</w:t>
+        <w:t xml:space="preserve">Theme:industrial, agricultural, population, animal husbandry</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">经济统计学 </w:t>
+        <w:t xml:space="preserve">Subject:economic statistics </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1995 1996 1997 1998 1999 2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011</w:t>
+        <w:t xml:space="preserve">Time:1995 1996 1997 1998 1999 2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">吉尔吉斯斯坦 </w:t>
+        <w:t xml:space="preserve">Place:Kyrgyzstan </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1172,69 +814,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1261,69 +885,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1344,69 +950,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1432,69 +1020,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1519,775 +1089,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">沈鸿,  陈曦 </w:t>
+        <w:t xml:space="preserve">contributors:shen hong,  chen xi </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦  ,  沈鸿   </w:t>
+        <w:t xml:space="preserve">author:li jin ,  shen hong  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:li jin </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2010DFA92720</w:t>
+        <w:t xml:space="preserve">number:2010DFA92720</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚地区应对气候变化条件下的生态环境保护与资源管理联合调查与研究</w:t>
+        <w:t xml:space="preserve">name:Central Asia</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">沈鸿,陈曦. 1995-2011年吉尔吉斯斯坦国民经济统计数据. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00399.</w:t>
+        <w:t xml:space="preserve">shen hong, chen xi. 1995-2011 National Economic Statistics of Kyrgyzstan. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00399.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>