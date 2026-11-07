--- v0 (2026-09-17)
+++ v1 (2026-11-07)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">乌兹别克苏维埃社会主义共和国在1988年</w:t>
+        <w:t xml:space="preserve">Uzbek Soviet Socialist Republic in 1988</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,1018 +127,630 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">申请获取</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">图书</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LiteratureBook</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">统计文集包含了乌兹别克苏维埃社会主义共和国1988年经济和社会发展的数据，以及1970年、1980年、1985年和其它一些年份的对比数据。1987年的数据在个别情况下已与先前公布的数据做了修正，1988年的数据通常为初步数据。文集面向广大读者、宣传员、党务和经济工作者。</w:t>
+        <w:t xml:space="preserve">The statistical collection contains data on the economic and social development of the Uzbek Soviet Socialist Republic in 1988, as well as comparative data for 1970, 1980, 1985 and other years. Data for 1987 have in some cases been revised from previously published data, and data for 1988 are usually preliminary. The collection is open to readers, propagandists, party and economic workers. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">作者（编委会）：Государственный комитет Узбекской ССР по статистике 出版社：«Узбекистан» 出版地：塔什干 出版年：1989年 页数：181页 语种：俄文 分类号：65.9（2y）</w:t>
+        <w:t xml:space="preserve">Author (Editorial Committee): 丨 о с уда р с тве н ный к оми т е т Узбе к с к о й С С Р по с т а т и с т и к е Publishing House: «Узбекистан» Published: Tashkent Publication year: 1989 Pages: 181 pages Language: Russian Classification number: 65.9 (2y)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本书为中国科学院新疆生态与地理研究所文献信息中心（以下简称中心）馆藏文献，中心将本书电子化后存储，未经过OCR识别，数据加工过程依据国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》，完全遵照《乌兹别克苏维埃社会主义共和国在1988年》的数据信息，未改动删减。</w:t>
+        <w:t xml:space="preserve">This book is the collection of the Documentation and Information Center of the Xinjiang Institute of Ecology and Geography, China Academy of Sciences (hereinafter referred to as the Center). The center electronically stores the book without OCR recognition. The data processing process is in accordance with the national standard "GB/T 31219.2-2014 Specifications for Digital Processing of Library Collection Resources", and fully complies with the data information of "Uzbek Soviet Socialist Republic in 1988" without modification or deletion.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">对收集到的《乌兹别克苏维埃社会主义共和国在1988年》进行电子化加工处理，按照国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》要求，未改动删减《乌兹别克苏维埃社会主义共和国在1988年》的数据信息，数据质量可靠。</w:t>
+        <w:t xml:space="preserve">The collected "Uzbek Soviet Socialist Republic in 1988" was processed electronically. In accordance with the requirements of the national standard "GB/T 31219.2-2014 Specifications for the Digital Processing of Library Collection Resources","Uzbek Soviet Socialist Republic in 1988" was unchanged and deleted. The data information of the "Uzbek Soviet Socialist Republic in 1988" was of reliable quality. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2025/07/14-2025/07/14</w:t>
+        <w:t xml:space="preserve">collect time:2025/07/14-2025/07/14</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">乌兹别克苏维埃社会主义共和国 </w:t>
+        <w:t xml:space="preserve">collect place:Uzbek Soviet Socialist Republic </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">27.7 MiB</w:t>
+        <w:t xml:space="preserve">data size:27.7 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:PDF format</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...112 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...74 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">经济,  社会发展,  数据</w:t>
+        <w:t xml:space="preserve">Theme:Data, Social development, Economy</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">社会统计学 </w:t>
+        <w:t xml:space="preserve">Subject:Social statistics </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1989</w:t>
+        <w:t xml:space="preserve">Time:1989</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">乌兹别克苏维埃社会主义共和国 </w:t>
+        <w:t xml:space="preserve">Place:Uzbek Soviet Socialist Republic </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1172,69 +784,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1261,69 +855,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1344,69 +920,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1432,69 +990,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1519,775 +1059,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心 </w:t>
+        <w:t xml:space="preserve">contributors:Documentation Information Center </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心   </w:t>
+        <w:t xml:space="preserve">author:Documentation Information Center  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Documentation Information Center </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">PT2406</w:t>
+        <w:t xml:space="preserve">number:PT2406</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚资源环境科学数据与科技文献共享平台</w:t>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">文献信息中心. 乌兹别克苏维埃社会主义共和国在1988年. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.02072.</w:t>
+        <w:t xml:space="preserve">Documentation Information Center. Uzbek Soviet Socialist Republic in 1988. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.02072.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>