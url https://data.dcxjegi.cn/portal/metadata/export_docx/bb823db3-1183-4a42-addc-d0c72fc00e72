--- v0 (2026-08-20)
+++ v1 (2026-11-07)
@@ -670,51 +670,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>主题：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">锆石,  磷灰石,  裂变径迹</w:t>
+        <w:t xml:space="preserve"> 磷灰石,  裂变径迹, 锆石</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -781,51 +781,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>地点：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">中国东天山,   白鑫滩 </w:t>
+        <w:t xml:space="preserve"> 白鑫滩,  中国东天山 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
@@ -1716,51 +1716,51 @@
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>数据来源于</w:t>
       </w:r>
       <w:r w:rsidR="00F24FBB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
+        <w:t xml:space="preserve">干旱区生态与资源科学数据中心</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00F24FBB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://data.dcxjegi.cn</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>