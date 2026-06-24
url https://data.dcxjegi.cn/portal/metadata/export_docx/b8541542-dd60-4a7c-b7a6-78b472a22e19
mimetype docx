--- v0 (2026-05-09)
+++ v1 (2026-06-24)
@@ -953,51 +953,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>主题：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">气温, 相对湿度, 太阳辐射, 降水量</w:t>
+        <w:t xml:space="preserve">太阳辐射, 相对湿度, 降水量, 气温</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -1064,51 +1064,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>地点：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">哈萨克斯坦,   吉尔吉斯斯坦,   塔吉克斯坦,   乌兹别克斯坦,   土库曼斯坦,   新疆 </w:t>
+        <w:t xml:space="preserve"> 土库曼斯坦,   乌兹别克斯坦,   新疆,  哈萨克斯坦,   塔吉克斯坦,   吉尔吉斯斯坦 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>