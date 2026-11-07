--- v2 (2026-08-08)
+++ v3 (2026-11-07)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">1979-2014年中亚和新疆范围历史再分析气候数据集</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,1018 +127,660 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">登录获取</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">遥感再分析数据</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">others</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据集包括1979-2014年逐年中亚和新疆范围的CFSR、ERA-Interim和MERRA三套气候历史再分析数据，包含日降水量、相对湿度、地面辐射值和日平均气温4个气象指标。CFSR数据的空间分辨率40km，ERA-Interim数据的空间分辨率80km，MERRA数据的空间分辨率5.5km。时间分辨率为每日。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">三套气候数据集来自于最近开发的全球再分析数据集。MERRA使用最新版本的全球地球观测系统（GEOS-5），该系统可以吸收卫星辐射和常规观测结果。ERA-Interim是一个全球陆地表面再分析数据集，以T255（80公里）水平分辨率生成，产品更新距实时大约1个月的延迟。CFSR是最新的全球再分析气候数据集。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">大气再分析资料是在多种数据驱动下，结合严格质量控制的观测数据，利用资料同化技术和数值预报模式得到历史观测数据。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1979/01/01-2014/12/31</w:t>
+        <w:t xml:space="preserve">collect time:1979/01/01-2014/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">哈萨克斯坦；吉尔吉斯坦；塔吉克斯坦；乌兹别克斯坦；土库曼斯坦；新疆 </w:t>
+        <w:t xml:space="preserve">collect place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1.0 GiB</w:t>
+        <w:t xml:space="preserve">data size:1.0 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Coordinate system: WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...114 lines deleted...]
-        <w:t xml:space="preserve"> Albers </w:t>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">太阳辐射, 相对湿度, 降水量, 气温</w:t>
+        <w:t xml:space="preserve">Theme:solar radiation, relative humidity, precipitation, temperature</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1979 1980 1981 1982 1983 1984 1985 1986 1987 1988 1989 1990 1991 1992 1993 1994 1995 1996 1997 1998 1999 2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014</w:t>
+        <w:t xml:space="preserve">Time:1979 1980 1981 1982 1983 1984 1985 1986 1987 1988 1989 1990 1991 1992 1993 1994 1995 1996 1997 1998 1999 2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 土库曼斯坦,   乌兹别克斯坦,   新疆,  哈萨克斯坦,   塔吉克斯坦,   吉尔吉斯斯坦 </w:t>
+        <w:t xml:space="preserve">Place:Turkmenistan,  Uzbekistan,  Xinjiang,  Kazakhstan,  Tajikistan,  Kyrgyzstan </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1172,69 +814,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1261,69 +885,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1344,69 +950,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1432,69 +1020,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1519,775 +1089,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">张弛,  刘铁 </w:t>
+        <w:t xml:space="preserve">contributors:zhang chi,  liu tie </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">张弛   </w:t>
+        <w:t xml:space="preserve">author:zhang chi  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:liu tie </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">XDA20000000</w:t>
+        <w:t xml:space="preserve">number:XDA20000000</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">泛第三极环境变化与绿色丝绸之路建设</w:t>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">张弛,刘铁. 1979-2014年中亚和新疆范围历史再分析气候数据集. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2024. https://cstr.cn/CSTR:33110.11.ariddc.00175.</w:t>
+        <w:t xml:space="preserve">zhang chi, liu tie. 1979-2014 Historical reanalysis of Central Asia and Xinjiang range climate dataset in 2008. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2024. https://cstr.cn/CSTR:33110.11.ariddc.00175.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>