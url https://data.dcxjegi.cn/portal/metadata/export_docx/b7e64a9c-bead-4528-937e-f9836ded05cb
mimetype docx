--- v0 (2026-05-09)
+++ v1 (2026-06-24)
@@ -643,51 +643,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>主题：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">八大离子,  PH,  有机质,  总盐</w:t>
+        <w:t xml:space="preserve">八大离子,  PH,  总盐,  有机质</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>