--- v2 (2026-08-08)
+++ v3 (2026-09-23)
@@ -2,833 +2,665 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2017年5月-6月哈萨克斯坦土壤盐分数据集</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">登录获取</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">土壤</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">soil</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2017年5月18日-6月4日，哈方工作人员在哈国境内开展土壤样本野外采集获取的采样点环境信息、现场照片，以及在哈国实验室和国内实验室分别化验分析得到的土壤PH、八大离子、总盐、有机质、电导率、总溶解固体等结果数据，共计采集314个样点。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2017年5月18日-6月4日野外采样和实验室分析,实验室分析包含在哈国的实验室分析结果和国内中国科学院新疆生态与地理研究所中心实验室的分析结果。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国内实验室委托中国科学院新疆生态与地理研究所中心实验室负责完成，分析采用设备包括离子色谱仪（美国戴安ICS-5000）、电感耦合等离子发射光谱（美国安捷伦735 ICP-OES）、DDSJ-308A型电导率仪、梅特勒G20型电位滴定仪、梅特勒SevenEasy型PH计。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">6.4 GiB</w:t>
+        <w:t xml:space="preserve">data size:6.4 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">.shp和.xlsx格式</w:t>
+        <w:t xml:space="preserve">data format:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> WGS84 </w:t>
+        <w:t xml:space="preserve">Coordinate system: WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> WGS84 </w:t>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">八大离子,  PH,  总盐,  有机质</w:t>
+        <w:t xml:space="preserve">Theme:Eight major ions, PH, total salt, organic matter</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2017</w:t>
+        <w:t xml:space="preserve">Time:2017</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">哈萨克斯坦的Chimkent区域和Kyzlorda区域 </w:t>
+        <w:t xml:space="preserve">Place:Chimkent region and Kyzlorda region of Kazakhstan </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -862,69 +694,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -951,69 +765,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1034,69 +830,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1122,69 +900,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1209,775 +969,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">王伟胜 </w:t>
+        <w:t xml:space="preserve">contributors:wang wei sheng </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦   </w:t>
+        <w:t xml:space="preserve">author:li jin  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:li jin </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">所级项目</w:t>
+        <w:t xml:space="preserve">number:所级项目</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">哈萨克斯坦农田土壤盐渍化监测关键技术研发</w:t>
+        <w:t xml:space="preserve">name:哈萨克斯坦农田土壤盐渍化监测关键技术研发</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">王伟胜. 2017年5月-6月哈萨克斯坦土壤盐分数据集. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2026. </w:t>
+        <w:t xml:space="preserve">wang wei sheng. Soil salinity data set in Kazakhstan from May to June 2017. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2026. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>