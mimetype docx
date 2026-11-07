--- v3 (2026-09-23)
+++ v4 (2026-11-07)
@@ -2,665 +2,911 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">2017年5月-6月哈萨克斯坦土壤盐分数据集</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share type:</w:t>
-[...28 lines deleted...]
-      </w:r>
+        <w:t>DOI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10.12389/ariddc.01398</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Category:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">soil</w:t>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">33110.11.ariddc.01398</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">土壤</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">2017年5月18日-6月4日，哈方工作人员在哈国境内开展土壤样本野外采集获取的采样点环境信息、现场照片，以及在哈国实验室和国内实验室分别化验分析得到的土壤PH、八大离子、总盐、有机质、电导率、总溶解固体等结果数据，共计采集314个样点。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">2017年5月18日-6月4日野外采样和实验室分析,实验室分析包含在哈国的实验室分析结果和国内中国科学院新疆生态与地理研究所中心实验室的分析结果。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">国内实验室委托中国科学院新疆生态与地理研究所中心实验室负责完成，分析采用设备包括离子色谱仪（美国戴安ICS-5000）、电感耦合等离子发射光谱（美国安捷伦735 ICP-OES）、DDSJ-308A型电导率仪、梅特勒G20型电位滴定仪、梅特勒SevenEasy型PH计。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data size:6.4 GiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6.4 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data format:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.shp和.xlsx格式</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Coordinate system: WGS84 </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Projection</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>投影：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Eight major ions, PH, total salt, organic matter</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">八大离子,  PH,  总盐,  有机质</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2017</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2017</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Chimkent region and Kyzlorda region of Kazakhstan </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">哈萨克斯坦的Chimkent区域和Kyzlorda区域 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -694,51 +940,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -765,51 +1029,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -830,51 +1112,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -900,51 +1200,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -969,464 +1287,775 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:None </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0991-7823121</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:wang wei sheng </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">王伟胜 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">author:li jin  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:li jin </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:所级项目</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">所级项目</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">name:哈萨克斯坦农田土壤盐渍化监测关键技术研发</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">哈萨克斯坦农田土壤盐渍化监测关键技术研发</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">干旱区生态与资源科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://data.dcxjegi.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
-[...30 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">wang wei sheng. Soil salinity data set in Kazakhstan from May to June 2017. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2026. </w:t>
+        <w:t xml:space="preserve">王伟胜. 2017年5月-6月哈萨克斯坦土壤盐分数据集. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.01398.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>