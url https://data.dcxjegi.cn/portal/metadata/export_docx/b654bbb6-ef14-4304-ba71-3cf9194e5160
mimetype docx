--- v0 (2026-05-09)
+++ v1 (2026-06-24)
@@ -688,51 +688,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>主题：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">咸海,  年降雨量,  空气温度,  水面面积,  锡尔河,  阿姆河,  径流</w:t>
+        <w:t xml:space="preserve"> 阿姆河,  径流,  水面面积,  锡尔河,  空气温度, 咸海,  年降雨量</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -799,51 +799,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>地点：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">咸海,   锡尔河,   阿姆河 </w:t>
+        <w:t xml:space="preserve"> 阿姆河,   锡尔河,  咸海 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>