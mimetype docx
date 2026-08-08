--- v1 (2026-06-24)
+++ v2 (2026-08-08)
@@ -2,878 +2,644 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">过去两万年来咸海水位、水面面积、气温和主要河流的径流变化数据</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">在线下载</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">水文</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hydrography</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>Datasets description</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">公元前的几个世纪和几千年前咸海水面面积（km^2）、温度的变化（°C）、年降雨量的变化(%)、阿姆河和锡尔河的径流（km^3）、Uzboy（乌兹博伊河）流出量(km3/year)。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>Data source description</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据资料来源:Г.Н. Трофимов G.N. Палеоклиматическая ситуация, сток древних рек и водный балланс Арала（译：古气候情境、古河道径流与咸海水资源平衡）http://kungrad.com/aral-3/seahist/isshez/isshez6/</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
-      </w:r>
+        <w:t>Data processing method</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t>Data quality description</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data size:10.6 KiB</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...114 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 阿姆河,  径流,  水面面积,  锡尔河,  空气温度, 咸海,  年降雨量</w:t>
+        <w:t xml:space="preserve">Theme:Amu Darya, runoff, water surface area, Syr Darya, air temperature, Aral Sea, annual rainfall</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">水文学 </w:t>
+        <w:t xml:space="preserve">Subject:hydrology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Time:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 阿姆河,   锡尔河,  咸海 </w:t>
+        <w:t xml:space="preserve">Place:Amu Darya,  Syr Darya,  Aral Sea </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,69 +673,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -996,69 +744,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1079,69 +809,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1167,69 +879,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1254,775 +948,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">刘铁 </w:t>
+        <w:t xml:space="preserve">contributors:liu tie </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">刘铁   </w:t>
+        <w:t xml:space="preserve">author:liu tie  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:li jin </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">XDA20000000</w:t>
+        <w:t xml:space="preserve">number:XDA20000000</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">泛第三极环境变化与绿色丝绸之路建设</w:t>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>Citations and annotations</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">刘铁. 过去两万年来咸海水位、水面面积、气温和主要河流的径流变化数据. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2026. </w:t>
+        <w:t xml:space="preserve">liu tie. Data on changes in salt water level, water surface area, temperature and runoff from major rivers over the past 20,000 years. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2026. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>