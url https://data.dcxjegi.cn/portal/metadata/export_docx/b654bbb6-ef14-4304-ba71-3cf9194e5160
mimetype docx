--- v2 (2026-08-08)
+++ v3 (2026-11-07)
@@ -2,644 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">过去两万年来咸海水位、水面面积、气温和主要河流的径流变化数据</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share type:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Login to Access</w:t>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Category:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Hydrography</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水文</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">公元前的几个世纪和几千年前咸海水面面积（km^2）、温度的变化（°C）、年降雨量的变化(%)、阿姆河和锡尔河的径流（km^3）、Uzboy（乌兹博伊河）流出量(km3/year)。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">数据资料来源:Г.Н. Трофимов G.N. Палеоклиматическая ситуация, сток древних рек и водный балланс Арала（译：古气候情境、古河道径流与咸海水资源平衡）http://kungrad.com/aral-3/seahist/isshez/isshez6/</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...21 lines deleted...]
-      </w:pPr>
+        <w:t>数据加工方法</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data size:10.6 KiB</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10.6 KiB</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...3 lines deleted...]
-    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">无</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Projection</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">年</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 无 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>投影：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Amu Darya, runoff, water surface area, Syr Darya, air temperature, Aral Sea, annual rainfall</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 阿姆河,  径流,  水面面积,  锡尔河,  空气温度, 咸海,  年降雨量</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:hydrology </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水文学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Amu Darya,  Syr Darya,  Aral Sea </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 阿姆河,   锡尔河,  咸海 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -673,51 +907,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -744,51 +996,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -809,51 +1079,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -879,51 +1167,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -948,464 +1254,775 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:None </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0991-7823121</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:liu tie </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">刘铁 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">author:liu tie  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">刘铁   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:li jin </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:XDA20000000</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">XDA20000000</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">name:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">泛第三极环境变化与绿色丝绸之路建设</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">干旱区生态与资源科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://data.dcxjegi.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
-[...30 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">liu tie. Data on changes in salt water level, water surface area, temperature and runoff from major rivers over the past 20,000 years. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2026. </w:t>
+        <w:t xml:space="preserve">刘铁. 过去两万年来咸海水位、水面面积、气温和主要河流的径流变化数据. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2026. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>