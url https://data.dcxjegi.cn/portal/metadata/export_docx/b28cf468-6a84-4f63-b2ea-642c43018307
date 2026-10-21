--- v0 (2026-07-22)
+++ v1 (2026-10-21)
@@ -814,51 +814,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>主题：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">NPP,  净初级生产力</w:t>
+        <w:t xml:space="preserve"> 净初级生产力, NPP</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -1620,51 +1620,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>数据贡献者</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">焦阿永 </w:t>
+        <w:t xml:space="preserve">焦阿永,  凌红波 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
@@ -2029,51 +2029,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">焦阿永. 塔里木河干流净初级生产力（NPP）（2000-2022）. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2026. https://www.doi.org/10.12389/ariddc.01482.</w:t>
+        <w:t xml:space="preserve">焦阿永,凌红波. 塔里木河干流净初级生产力（NPP）（2000-2022）. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2026. https://www.doi.org/10.12389/ariddc.01482.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>