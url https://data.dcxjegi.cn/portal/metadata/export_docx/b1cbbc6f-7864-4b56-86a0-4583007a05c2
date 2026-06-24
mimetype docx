--- v0 (2026-05-09)
+++ v1 (2026-06-24)
@@ -953,51 +953,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>主题：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">荒漠,  山地,  生态系统,  自然地理,  开发管理,  可持续发展</w:t>
+        <w:t xml:space="preserve"> 可持续发展,  山地,  生态系统,  自然地理,  开发管理, 荒漠</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>