--- v2 (2026-08-08)
+++ v3 (2026-09-23)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">哈萨克斯坦荒漠与山地开发</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,1018 +127,660 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">申请获取</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">图书</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LiteratureBook</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本书系统研究了哈萨克斯坦从西部里海沿岸到东部巴尔喀什湖地区的荒漠与山地生态系统开发问题。内容包括：荒漠农业开发（以锡尔河下游为例）、工业区布局规划、咸海地区荒漠化评估、巴尔喀什湖水文化学特征研究、天山山脉雪崩形成机制分析、东哈萨克斯坦自然保护区网络优化建议。特别关注极端环境下的自然资源管理与生态保护，为干旱区地理学、环境生态学及区域发展规划提供重要参考。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">作者（编委会）：А. П. 戈尔布诺夫（А. П. Горбунов）、Н. Д. 叶戈罗夫（Н. Д. Егоров）、Б. Я. 德沃斯金（Б. Я. Двоскин）、К. Ш. 迪亚罗娃（К.Ш. Диярова）、Ж. Д. 扎勒穆哈梅佐娃（Ж. Д. Жалмухамецова）、И. В. 谢韦尔斯基（И. В. Северский） 出版社：Издательство «Наука» Казахской ССР 出版地：阿拉木图 出版年：1987年 页数：184页 语种：俄文 馆藏条形码：XJLASRU70000720</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本书为中国科学院新疆生态与地理研究所文献信息中心（以下简称中心）馆藏文献，中心将本书电子化后存储，已完成OCR识别，数据加工过程依据国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》，完全遵照《哈萨克斯坦荒漠与山地开发》的数据信息，未改动删减。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">对收集到的《哈萨克斯坦荒漠与山地开发》进行电子化加工处理，按照国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》要求，未改动删减《哈萨克斯坦荒漠与山地开发》的数据信息，数据质量可靠。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2025/06/05-2025/06/05</w:t>
+        <w:t xml:space="preserve">collect time:2025/06/05-2025/06/05</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">中亚 </w:t>
+        <w:t xml:space="preserve">collect place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">22.3 MiB</w:t>
+        <w:t xml:space="preserve">data size:22.3 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...114 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 可持续发展,  山地,  生态系统,  自然地理,  开发管理, 荒漠</w:t>
+        <w:t xml:space="preserve">Theme:sustainable development, mountain, ecosystem, physical geography, development Management, desert</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1987</w:t>
+        <w:t xml:space="preserve">Time:1987</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">哈萨克斯坦 </w:t>
+        <w:t xml:space="preserve">Place:Kazakhstan </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1172,69 +814,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1261,69 +885,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1344,69 +950,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1432,69 +1020,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1519,775 +1089,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心 </w:t>
+        <w:t xml:space="preserve">contributors:Documentation Information Center </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心   </w:t>
+        <w:t xml:space="preserve">author:Documentation Information Center  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Documentation Information Center </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">PT2406</w:t>
+        <w:t xml:space="preserve">number:PT2406</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚资源环境科学数据与科技文献共享平台</w:t>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">文献信息中心. 哈萨克斯坦荒漠与山地开发. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.01149.</w:t>
+        <w:t xml:space="preserve">Documentation Information Center. Desert and mountain development in Kazakhstan. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.01149.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>