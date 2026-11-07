--- v3 (2026-09-23)
+++ v4 (2026-11-07)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">哈萨克斯坦荒漠与山地开发</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,660 +127,1018 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share type:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Apply to Access</w:t>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Category:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">LiteratureBook</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">图书</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">本书系统研究了哈萨克斯坦从西部里海沿岸到东部巴尔喀什湖地区的荒漠与山地生态系统开发问题。内容包括：荒漠农业开发（以锡尔河下游为例）、工业区布局规划、咸海地区荒漠化评估、巴尔喀什湖水文化学特征研究、天山山脉雪崩形成机制分析、东哈萨克斯坦自然保护区网络优化建议。特别关注极端环境下的自然资源管理与生态保护，为干旱区地理学、环境生态学及区域发展规划提供重要参考。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">作者（编委会）：А. П. 戈尔布诺夫（А. П. Горбунов）、Н. Д. 叶戈罗夫（Н. Д. Егоров）、Б. Я. 德沃斯金（Б. Я. Двоскин）、К. Ш. 迪亚罗娃（К.Ш. Диярова）、Ж. Д. 扎勒穆哈梅佐娃（Ж. Д. Жалмухамецова）、И. В. 谢韦尔斯基（И. В. Северский） 出版社：Издательство «Наука» Казахской ССР 出版地：阿拉木图 出版年：1987年 页数：184页 语种：俄文 馆藏条形码：XJLASRU70000720</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">本书为中国科学院新疆生态与地理研究所文献信息中心（以下简称中心）馆藏文献，中心将本书电子化后存储，已完成OCR识别，数据加工过程依据国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》，完全遵照《哈萨克斯坦荒漠与山地开发》的数据信息，未改动删减。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">对收集到的《哈萨克斯坦荒漠与山地开发》进行电子化加工处理，按照国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》要求，未改动删减《哈萨克斯坦荒漠与山地开发》的数据信息，数据质量可靠。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect time:2025/06/05-2025/06/05</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2025/06/05-2025/06/05</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect place:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中亚 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data size:22.3 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">22.3 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data format:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PDF格式</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...3 lines deleted...]
-    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">无</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Projection</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">无</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 无 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>投影：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:sustainable development, mountain, ecosystem, physical geography, development Management, desert</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 可持续发展,  山地,  生态系统,  自然地理,  开发管理, 荒漠</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:1987</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1987</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Kazakhstan </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">哈萨克斯坦 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -814,51 +1172,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -885,51 +1261,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -950,51 +1344,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1020,51 +1432,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1089,464 +1519,775 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:None </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0991-7823121</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Documentation Information Center </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">文献信息中心 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">author:Documentation Information Center  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">文献信息中心   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Documentation Information Center </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">文献信息中心</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:PT2406</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PT2406</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">name:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中亚资源环境科学数据与科技文献共享平台</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">干旱区生态与资源科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://data.dcxjegi.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
-[...30 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Documentation Information Center. Desert and mountain development in Kazakhstan. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.01149.</w:t>
+        <w:t xml:space="preserve">文献信息中心. 哈萨克斯坦荒漠与山地开发. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.01149.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>