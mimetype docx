--- v0 (2026-09-23)
+++ v1 (2026-11-07)
@@ -2,1134 +2,755 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">苏联水文地理</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Hydrography of the Soviet Union</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Hydrography of the Soviet Union</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12389/ariddc.01564</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12389/ariddc.01564</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">33110.11.ariddc.01564</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...65 lines deleted...]
-        <w:t xml:space="preserve">图书</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LiteratureBook</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">苏联Д.К.达维多夫教授（проф. Д.К. Давыдов）著的“苏联水文地理”（ГИДРОГРАФИЯ СССР，Воды Суши），原书共分两卷，由苏联国立列宁格勒大学出版社分别于1953和1955年出版。第一卷为总论部分，对苏联陆地水文——河流、冰川、湖泊和沼泽——进行了总的论述。除前言外共分十五章，首先论述了苏联水文地理调查研究的历史，然后依次阐述了苏联陆地水文分布的基本规律，河流的水情、侵蚀活动和水化学性质等等的区别特征。第二卷为分论部分，共十六章，按自然地理条件对苏联陆地水文进行分区描述。中译本包括原书第一卷全文和第二卷的一章（即第七章：伏尔加河流域）。 “苏联水文地理”是关于苏联陆地水文的专著，可供广大读者、地理学家、水文学家、工程师、水利工程人员、土壤改良工作人员、高等学校的教师参考。</w:t>
+        <w:t xml:space="preserve">Hydrography of the USSR (Land Waters), authored by Professor D. K. Davydov (проф. Д.К. Давыдов), was originally published in two volumes by the State Leningrad University Press of the USSR in 1953 and 1955, respectively. The first volume is the general section and provides an overall discussion of the land waters of the Soviet Union, including rivers, glaciers, lakes, and marshes. Excluding the preface, it consists of fifteen chapters. It begins with an account of the history of hydrological and hydrogeographical investigations in the USSR, and then systematically examines the fundamental patterns governing the distribution of the country's land waters, as well as the distinguishing characteristics of river regimes, erosional activity, hydrochemical properties, and related topics. The second volume is the regional section and contains sixteen chapters. It presents a regional description of the land hydrology of the Soviet Union based on natural geographical conditions. The Chinese translation includes the complete text of the first volume and one chapter from the second volume, namely Chapter 7: The Volga River Basin. Hydrography of the USSR is a specialized work on the land hydrology of the Soviet Union. It serves as a valuable reference for a wide range of readers, including geographers, hydrologists, engineers, water-resources professionals, land-reclamation specialists, and university teachers. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">作者（编委会）：Л. К. 达维多夫著周恩济 李 涛 汤奇成 袁昌温 胡宗培 杨森松 译 郭敬辉 周恩济 审校 出版社：科学出版社 出版地：北京 出版年：1953年 页数：304页 语种：中文 馆藏条形码：XJLAS 00047126</w:t>
+        <w:t xml:space="preserve">Author (Editorial Board): 丨.К. Davydov's book, Zhou Enji, Li Tao, Tang Qicheng, Yuan Changwen, Hu Zongpei, Yang Sensong, translated by Guo Jinghui, Zhou Enji, reviewed by him Press: Science Press Published: Beijing Publication year: 1953 Pages: 304 pages Language: Chinese Collection barcode: XJLAS 00047126</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本书为中国科学院新疆生态与地理研究所文献信息中心（以下简称中心）馆藏文献，中心将本书电子化后存储，已经过OCR识别，数据加工过程依据国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》，完全遵照《远东地区南部坳陷型地貌结构的古地貌学》的数据信息，未改动删减。</w:t>
+        <w:t xml:space="preserve">This book is the collection of the Documentation and Information Center of the Xinjiang Institute of Ecology and Geography, China Academy of Sciences (hereinafter referred to as the Center). The center has stored the book electronically and has been recognized by OCR. The data processing process is in accordance with the national standard "GB/T 31219.2-2014 Specifications for Digital Processing of Library Collection Resources", and fully complies with the data information of "Paleomorphology of Depression Type Geomorphology in the Southern Far East" without modification or deletion.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">对收集到的《远东地区南部坳陷型地貌结构的古地貌学》进行电子化加工处理，按照国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》要求，未改动删减《远东地区南部坳陷型地貌结构的古地貌学》的数据信息，数据质量可靠。</w:t>
+        <w:t xml:space="preserve">The collected "Palaeogeology of Depression Type Landforms in the Southern Far East" was electronically processed and processed. In accordance with the requirements of the national standard "GB/T 31219.2-2014 Code for Digital Processing of Library Collection Resources","Palaeogeology of Depression Type Landforms in the Southern Far East" was unchanged and deleted. The data information of "Palaeogeology of Depression Type Landforms in the Southern Far East" is of reliable quality. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2025/12/12-2025/12/12</w:t>
+        <w:t xml:space="preserve">collect time:2025/12/12-2025/12/12</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">苏联 </w:t>
+        <w:t xml:space="preserve">collect place:Soviet Union </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">53.0 MiB</w:t>
+        <w:t xml:space="preserve">data size:53.0 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:PDF format</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...112 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 水文, 陆地水文</w:t>
+        <w:t xml:space="preserve">Theme:Hydrological, Land hydrology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 , 水文学 </w:t>
+        <w:t xml:space="preserve">Subject:geography , hydrology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1953</w:t>
+        <w:t xml:space="preserve">Time:1953</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">苏联 </w:t>
+        <w:t xml:space="preserve">Place:Soviet Union </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1163,69 +784,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1252,69 +855,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1335,69 +920,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1423,69 +990,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1510,775 +1059,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心 </w:t>
+        <w:t xml:space="preserve">contributors:Documentation Information Center </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心   </w:t>
+        <w:t xml:space="preserve">author:Documentation Information Center  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Documentation Information Center </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">PT2406</w:t>
+        <w:t xml:space="preserve">number:PT2406</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚资源环境科学数据与科技文献共享平台</w:t>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">文献信息中心. 苏联水文地理. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.01564.</w:t>
+        <w:t xml:space="preserve">Documentation Information Center. Hydrography of the Soviet Union. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.01564.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>