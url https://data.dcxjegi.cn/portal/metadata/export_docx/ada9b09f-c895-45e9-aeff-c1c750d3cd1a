--- v0 (2026-09-22)
+++ v1 (2026-11-07)
@@ -2,1182 +2,755 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">米努辛斯克山间坳陷列文盆地的火山活动与构造特征</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Volcanic activity and structural characteristics of the Levin Basin in the Minusinsk intermountain depression</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Volcanic activity and structural characteristics of the Levin Basin in the Minusinsk intermountain depression</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12389/ariddc.02375</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12389/ariddc.02375</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">33110.11.ariddc.02375</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...65 lines deleted...]
-        <w:t xml:space="preserve">图书</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LiteratureBook</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">自1949年至1957年间，作者参与了与克拉斯诺亚尔斯克边疆区南部矿产资源研究任务密切相关的各类地质调查。 最初交给作者的在克拉斯诺亚尔斯克市组建中央岩石矿物实验室的任务，后来发展为在边疆区南部开展专题研究，以有计划地发展地质普查与勘探工作的问题。这需要建立克拉斯诺亚尔斯克专题考察队，该队除了承担克拉斯诺亚尔斯克边疆区南部区域地质研究的一般任务外，还面临着扩大该地区原料基地、特别是发现新型矿产原料的具体任务。 从1949年至1954年，作者完成了包括专题研究和解决纯实际问题在内的各种综合性工作。自1954年起，作者参与克拉斯诺亚尔斯克边疆区南部地质研究的工作是由苏联科学院生产力研究委员会资助的，该委员会保证了1955-1957年间研究的持续进行。为完成始于1949年的克拉斯诺亚尔斯克边疆区南部地质研究工作，1954-1955年的实验室技术基地由切尔诺夫策国立大学提供，1956-1957年则由苏联科学院西伯利亚分院提供。 本著作总结了过去八年（1949-1957年）的研究成果，其依据是作者提交给克拉斯诺亚尔斯克地质局档案库以及供出版的一系列不同类别的报告材料。 需要指出，本著作所述资料是作者个人考察的结果，考察范围覆盖了整个米努辛斯克山间坳陷地区，并超出了其边界——进入东萨彦岭地区（克孜尔-加济尔河间地等），部分涉及库兹涅茨克阿拉套（东坡）和西萨彦岭（北麓）。所有的观测资料均由作者在进行不同比例尺的地质填图（服务于各种生产目的）以及在地质测量工作发展过程中同时进行的专题研究中获得。在对碱性岩特征描述方面，这些个人观测也参考了普查和勘探工作的成果。 多年来收集的关于米努辛斯克山间坳陷内泥盆纪盆地地质构造的资料，使得能够将作者获得的关于克拉斯诺亚尔斯克边疆区南部地质、构造和火山作用问题的新数据阐述集中起来。 研究构造和火山作用为我们提出了许多重要任务，这些任务或多或少都必须得到解决。 首要任务是阐明广泛分布、因此在盆地构造中起特殊作用的泥盆纪火山成因建造的主要地层特征。研究火山岩系的地层学对于正确理解盆地构造的基本问题以及解决阐明火山作用发展的一系列课题具有根本性意义。 第二项任务是研究泥盆纪和侏罗纪火山活动的产物。在该领域，我们现在掌握着多种多样的、远未得到充分概括的信息。现有著作中关于这些信息的阐述存在矛盾，因此有必要对其进行全面重新审视。 第三项任务是弄清泥盆纪盆地地质构造的特点，并揭示其形成历史的主要特征。尽管这部分仍有许多问题不清楚，但仍可认为我们目前在这一领域已取得重大进展。 第四项任务，作为研究的自然归结——是分析火山作用与构造运动的关系。这是最困难的任务之一，无法设想能根据所掌握的关于米努辛斯克山间坳陷的材料，以通用形式给出其解决方案。但或许在某些方面，针对该区域的具体个别问题的解决，甚至比寻找具有普遍适用性的方案更具实质意义。</w:t>
+        <w:t xml:space="preserve">Between 1949 and 1957, the author participated in a variety of geological investigations closely related to the study of mineral resources in the southern part of Krasnoyarsk Krai. The task initially assigned to the author, namely the establishment of a Central Petrographic and Mineralogical Laboratory in the city of Krasnoyarsk, subsequently evolved into a broader program of specialized research aimed at the systematic development of geological survey and exploration work in the southern part of the krai. This required the creation of the Krasnoyarsk Special Expedition, which, in addition to carrying out general regional geological studies in southern Krasnoyarsk Krai, was also charged with the specific task of expanding the region’s raw-material base, particularly through the discovery of new types of mineral resources. From 1949 to 1954, the author carried out a variety of integrated studies, including both specialized research and the solution of practical geological problems. Beginning in 1954, the author’s work on the geology of southern Krasnoyarsk Krai was supported by the Council for the Study of Productive Forces of the Academy of Sciences of the USSR, which ensured the continuity of investigations during 1955–1957. To facilitate completion of the geological studies of southern Krasnoyarsk Krai initiated in 1949, laboratory facilities were provided by Chernivtsi State University in 1954–1955 and by the Siberian Branch of the Academy of Sciences of the USSR in 1956–1957. This monograph summarizes the results of research conducted over the preceding eight years (1949–1957). It is based on a series of reports of various types submitted by the author to the archives of the Krasnoyarsk Geological Administration and prepared for publication. 段落 5 It should be emphasized that the data presented in this work are the result of the author's own field investigations. These investigations covered the entire Minusinsk Intermontane Depression and extended beyond its boundaries into the Eastern Sayan region (including the Kyzyl–Kazyr interfluve and adjacent areas), as well as parts of the Kuznetsk Alatau (its eastern slope) and the Western Sayan (its northern foothills). All observational data were obtained by the author during geological mapping at various scales for different production purposes, as well as through specialized studies conducted alongside the development of geological survey work. In describing the characteristics of alkaline rocks, these personal observations were supplemented by the results of survey and exploration operations. The accumulation over many years of information on the geological structure of the Devonian basins within the Minusinsk Intermontane Depression has made it possible to present in a consolidated form the new data obtained by the author concerning the geology, tectonics, and volcanism of southern Krasnoyarsk Krai. The study of tectonics and volcanism has confronted us with many important problems, all of which, to a greater or lesser extent, require resolution. The foremost task is to clarify the principal stratigraphic characteristics of the Devonian volcanic formations, which are widely distributed and therefore play a special role in the structure of the basin. Stratigraphic studies of volcanic rock sequences are fundamentally important both for a correct understanding of the basic structural problems of the basin and for resolving a series of questions concerning the development of volcanism. The second task is to investigate the products of Devonian and Jurassic volcanic activity. In this field, we currently possess a great diversity of information that has not yet been adequately synthesized. Existing publications contain contradictory interpretations of these data, making a comprehensive reexamination necessary. The third task is to determine the distinctive features of the geological structure of the Devonian basin and to reveal the principal characteristics of its evolutionary history. Although many questions remain unresolved, it may nevertheless be asserted that substantial progress has already been achieved in this area. The fourth task, representing the natural culmination of the investigation, is to analyze the relationship between volcanism and tectonic movements. This is one of the most difficult problems, and it would be unrealistic to expect a universally applicable solution based solely on the materials available from the Minusinsk Intermontane Depression. Nevertheless, in certain respects, resolving specific problems within this particular region may prove more meaningful than seeking solutions of entirely general applicability. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">作者（编委会）：И.В.卢奇茨基(И.В.Лучицкий) 出版社：Издательство Академии наук СССР 出版地：莫斯科 出版年：1960年 页数：275页 语种：俄文 馆藏条形码：XJLAS RU 70002280</w:t>
+        <w:t xml:space="preserve">Author (Editorial Board):.В. Luchitsky (.В.Лучицкий) Published by: 丨 зд а т ельс тво А к а д еми наук С С С С С СР Published: Moscow Publication year: 1960 Pages: 275 pages Language: Russian Collection barcode: XJLAS RU 70002280</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本书为中国科学院新疆生态与地理研究所文献信息中心（以下简称中心）馆藏文献，中心将本书电子化后存储，已经过OCR识别，数据加工过程依据国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》，完全遵照《米努辛斯克山间坳陷列文盆地的火山活动与构造特征》的数据信息，未改动删减。</w:t>
+        <w:t xml:space="preserve">This book is the collection of the Documentation and Information Center of the Xinjiang Institute of Ecology and Geography, China Academy of Sciences (hereinafter referred to as the Center). The center has stored the book electronically and has been recognized by OCR. The data processing process is in accordance with the national standard "GB/T 31219.2-2014 Specifications for Digital Processing of Library Collection Resources", and fully complies with the data information of "Volcanic Activity and Structural Characteristics of the Levin Basin in the Minusinsk Intermountain Depression" without modification or deletion.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">对收集到的《米努辛斯克山间坳陷列文盆地的火山活动与构造特征》进行电子化加工处理，按照国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》要求，未改动删减《米努辛斯克山间坳陷列文盆地的火山活动与构造特征》的数据信息，数据质量可靠。</w:t>
+        <w:t xml:space="preserve">The collected "Volcanic Activity and Structural Characteristics of the Levin Basin in the Minusinsk Intermountain Depression" was electronically processed and processed. In accordance with the requirements of the national standard "GB/T 31219.2-2014 Code for Digital Processing of Library Collection Resources", the data information of "Volcanic Activity and Structural Characteristics of the Levin Basin in the Minusinsk Intermountain Depression" was not changed and deleted, and the data quality was reliable. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2025/09/30-2025/09/30</w:t>
+        <w:t xml:space="preserve">collect time:2025/09/30-2025/09/30</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">苏联 </w:t>
+        <w:t xml:space="preserve">collect place:Soviet Union </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">175.2 MiB</w:t>
+        <w:t xml:space="preserve">data size:175.2 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:PDF format</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...112 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...74 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 火山岩, 火山构造耦合</w:t>
+        <w:t xml:space="preserve">Theme:Volcanic rocks, Volcano-tectonic coupling</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">火山学 </w:t>
+        <w:t xml:space="preserve">Subject:Volcanology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1986</w:t>
+        <w:t xml:space="preserve">Time:1986</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">苏联 </w:t>
+        <w:t xml:space="preserve">Place:Soviet Union </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1211,69 +784,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1300,69 +855,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1383,69 +920,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1471,69 +990,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1558,775 +1059,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心 </w:t>
+        <w:t xml:space="preserve">contributors:Documentation Information Center </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心   </w:t>
+        <w:t xml:space="preserve">author:Documentation Information Center  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Documentation Information Center </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">PT2406</w:t>
+        <w:t xml:space="preserve">number:PT2406</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚资源环境科学数据与科技文献共享平台</w:t>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">文献信息中心. 米努辛斯克山间坳陷列文盆地的火山活动与构造特征. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.02375.</w:t>
+        <w:t xml:space="preserve">Documentation Information Center. Volcanic activity and structural characteristics of the Levin Basin in the Minusinsk intermountain depression. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.02375.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>