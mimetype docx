--- v0 (2026-05-09)
+++ v1 (2026-06-24)
@@ -905,88 +905,88 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>主题：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">人口,  工业,  农业,  牧业</w:t>
+        <w:t xml:space="preserve">人口,  农业,  工业,  牧业</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>学科：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">地球科学 , 统计学 </w:t>
+        <w:t xml:space="preserve">统计学 , 地球科学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>