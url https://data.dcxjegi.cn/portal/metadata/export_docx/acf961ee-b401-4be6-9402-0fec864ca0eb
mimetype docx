--- v1 (2026-06-24)
+++ v2 (2026-08-08)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">1999-2011年吉尔吉斯斯坦社会经济统计数据集</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,970 +127,630 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">在线下载</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">社会经济</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Socio-economic</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据集主要包括吉尔吉斯斯坦领土及行政区划、各州社会经济指标、果树产量、果树面积、社会经济指数、人口与密度、农畜产品产量、作物播种面积等吉尔吉斯斯坦统计数据，主要以1999-2011年的数据为主，只有少部分的2011年数据记录。共有14个数据表，164条数据。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">吉尔吉斯斯坦《2011年统计年报》俄文纸质版。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">由俄文专业人员挑选有使用价值、数据比较完整，时间较连续的统计表格，进行电子扫描，经过OCR技术识别，JPG文件转换成电子表格，再由俄文专业人员对照纸质统计年报对电子表格进行整理，形成现在的统计数据。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">按原文翻译，小数点无改动。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1999/01/01-2010/01/01</w:t>
+        <w:t xml:space="preserve">collect time:1999/01/01-2010/01/01</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">吉尔吉斯斯坦 </w:t>
+        <w:t xml:space="preserve">collect place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">194.3 KiB</w:t>
+        <w:t xml:space="preserve">data size:194.3 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...112 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">人口,  农业,  工业,  牧业</w:t>
+        <w:t xml:space="preserve">Theme:population, agricultural, industrial, animal husbandry</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">统计学 , 地球科学 </w:t>
+        <w:t xml:space="preserve">Subject:statistically , Earth Science </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1999 2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010</w:t>
+        <w:t xml:space="preserve">Time:1999 2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">吉尔吉斯斯坦 </w:t>
+        <w:t xml:space="preserve">Place:Kyrgyzstan </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1124,69 +784,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1213,69 +855,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1296,69 +920,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1384,69 +990,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1471,775 +1059,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">方晖,  陈曦 </w:t>
+        <w:t xml:space="preserve">contributors:fang hui,  chen xi </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦   </w:t>
+        <w:t xml:space="preserve">author:li jin  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:li jin </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2010DFA92720</w:t>
+        <w:t xml:space="preserve">number:2010DFA92720</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚地区应对气候变化条件下的生态环境保护与资源管理联合调查与研究</w:t>
+        <w:t xml:space="preserve">name:Central Asia</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">方晖,陈曦. 1999-2011年吉尔吉斯斯坦社会经济统计数据集. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2024. https://cstr.cn/CSTR:15732.11.nesdc.ecodb.rceeca.001.2021.</w:t>
+        <w:t xml:space="preserve">fang hui, chen xi. 1999-2011 Kyrgyzstan Socio-economic Statistics Set. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2024. https://cstr.cn/CSTR:15732.11.nesdc.ecodb.rceeca.001.2021.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>