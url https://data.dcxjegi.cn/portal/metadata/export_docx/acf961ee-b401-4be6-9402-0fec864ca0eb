--- v2 (2026-08-08)
+++ v3 (2026-09-23)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">1999-2011年吉尔吉斯斯坦社会经济统计数据集</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,630 +127,970 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share type:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Login to Access</w:t>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Category:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Socio-economic</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">社会经济</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">本数据集主要包括吉尔吉斯斯坦领土及行政区划、各州社会经济指标、果树产量、果树面积、社会经济指数、人口与密度、农畜产品产量、作物播种面积等吉尔吉斯斯坦统计数据，主要以1999-2011年的数据为主，只有少部分的2011年数据记录。共有14个数据表，164条数据。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">吉尔吉斯斯坦《2011年统计年报》俄文纸质版。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">由俄文专业人员挑选有使用价值、数据比较完整，时间较连续的统计表格，进行电子扫描，经过OCR技术识别，JPG文件转换成电子表格，再由俄文专业人员对照纸质统计年报对电子表格进行整理，形成现在的统计数据。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">按原文翻译，小数点无改动。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect time:1999/01/01-2010/01/01</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1999/01/01-2010/01/01</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect place:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">吉尔吉斯斯坦 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data size:194.3 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">194.3 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data format:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">电子表格</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">无</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">年</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:population, agricultural, industrial, animal husbandry</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">人口,  农业,  工业,  牧业</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:statistically , Earth Science </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">统计学 , 地球科学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:1999 2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1999 2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Kyrgyzstan </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">吉尔吉斯斯坦 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -784,51 +1124,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -855,51 +1213,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -920,51 +1296,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -990,51 +1384,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1059,464 +1471,775 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts: </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0991-7823121</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:fang hui,  chen xi </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">方晖,  陈曦 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">author:li jin  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:li jin </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2010DFA92720</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2010DFA92720</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">name:Central Asia</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中亚地区应对气候变化条件下的生态环境保护与资源管理联合调查与研究</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://data.dcxjegi.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
-[...30 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">fang hui, chen xi. 1999-2011 Kyrgyzstan Socio-economic Statistics Set. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2024. https://cstr.cn/CSTR:15732.11.nesdc.ecodb.rceeca.001.2021.</w:t>
+        <w:t xml:space="preserve">方晖,陈曦. 1999-2011年吉尔吉斯斯坦社会经济统计数据集. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2024. https://cstr.cn/CSTR:15732.11.nesdc.ecodb.rceeca.001.2021.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>