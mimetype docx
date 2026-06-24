--- v0 (2026-05-09)
+++ v1 (2026-06-24)
@@ -968,51 +968,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>地点：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">哈萨克斯坦,   吉尔吉斯斯坦,   塔吉克斯坦,   乌兹别克斯坦,   土库曼斯坦 </w:t>
+        <w:t xml:space="preserve"> 吉尔吉斯斯坦,   塔吉克斯坦,  哈萨克斯坦,   土库曼斯坦,   乌兹别克斯坦 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>