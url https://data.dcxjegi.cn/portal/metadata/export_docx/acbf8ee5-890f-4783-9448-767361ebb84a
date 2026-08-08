--- v1 (2026-06-24)
+++ v2 (2026-08-08)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">中亚MODIS_1km_8天合成地表蒸散产品（2000-2010年）</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,922 +127,618 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">在线下载</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中分辨率成像光谱仪</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MODIS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据以2000年-2010年MODIS的地表蒸散产品16A2分幅数据为数据源，数据分辩率为1KM，8天合成，利用ENVI软件平台，进行数据拼接、投影转换、边界裁切等影像处理，生成2000-2010年中亚地表蒸散产品数据。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2000年-2010年MODIS的地表蒸散产品16A2分幅数据 中亚行政区界线</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">利用ENVI软件，进行数据拼接、投影转换、边界裁切等影像处理，生成ENVI Standard栅格数据 主要环节： 1. 数据拼接，选取中亚范围内的2000年-2010年MODIS的地表蒸散产品16A2分幅数据 2. 投影转换，投影转换为WGS84投影 3. 边界裁切，以中亚行政区界线裁切MODIS数据</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">未改变原始数据的分辨率，未增减原有数据属性信息。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">5.3 GiB</w:t>
+        <w:t xml:space="preserve">data size:5.3 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Coordinate system: WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...114 lines deleted...]
-        <w:t xml:space="preserve"> WGS84 </w:t>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地表蒸散发,  蒸散发</w:t>
+        <w:t xml:space="preserve">Theme:surface evapotranspiration, evapotranspiration</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地图学 </w:t>
+        <w:t xml:space="preserve">Subject:Cartography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010</w:t>
+        <w:t xml:space="preserve">Time:2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 吉尔吉斯斯坦,   塔吉克斯坦,  哈萨克斯坦,   土库曼斯坦,   乌兹别克斯坦 </w:t>
+        <w:t xml:space="preserve">Place:Kyrgyzstan,  Tajikistan,  Kazakhstan,  Turkmenistan,  Uzbekistan </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1076,69 +772,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1165,69 +843,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1248,69 +908,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1336,69 +978,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1423,700 +1047,425 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李均力 </w:t>
+        <w:t xml:space="preserve">contributors:li jun li </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦   </w:t>
+        <w:t xml:space="preserve">author:li jin  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:li jin </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">李均力. 中亚MODIS_1km_8天合成地表蒸散产品（2000-2010年）. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00518.</w:t>
+        <w:t xml:space="preserve">li jun li. Central Asia MODIS_1km_8-day synthetic surface evapotranspiration products (2000-2010). Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00518.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>