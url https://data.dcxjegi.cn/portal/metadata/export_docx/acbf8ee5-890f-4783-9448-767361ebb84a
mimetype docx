--- v2 (2026-08-08)
+++ v3 (2026-09-23)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">中亚MODIS_1km_8天合成地表蒸散产品（2000-2010年）</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,618 +127,922 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share type:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Login to Access</w:t>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Category:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">MODIS</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中分辨率成像光谱仪</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">本数据以2000年-2010年MODIS的地表蒸散产品16A2分幅数据为数据源，数据分辩率为1KM，8天合成，利用ENVI软件平台，进行数据拼接、投影转换、边界裁切等影像处理，生成2000-2010年中亚地表蒸散产品数据。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">2000年-2010年MODIS的地表蒸散产品16A2分幅数据 中亚行政区界线</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">利用ENVI软件，进行数据拼接、投影转换、边界裁切等影像处理，生成ENVI Standard栅格数据 主要环节： 1. 数据拼接，选取中亚范围内的2000年-2010年MODIS的地表蒸散产品16A2分幅数据 2. 投影转换，投影转换为WGS84投影 3. 边界裁切，以中亚行政区界线裁切MODIS数据</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">未改变原始数据的分辨率，未增减原有数据属性信息。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data size:5.3 GiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5.3 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data format:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.Geotiff格式</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...3 lines deleted...]
-    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Projection</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8天</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>投影：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:surface evapotranspiration, evapotranspiration</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地表蒸散发,  蒸散发</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:Cartography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地图学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Kyrgyzstan,  Tajikistan,  Kazakhstan,  Turkmenistan,  Uzbekistan </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 吉尔吉斯斯坦,   塔吉克斯坦,  哈萨克斯坦,   土库曼斯坦,   乌兹别克斯坦 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -772,51 +1076,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -843,51 +1165,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -908,51 +1248,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -978,51 +1336,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1047,425 +1423,700 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:None </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0991-7823121</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:li jun li </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李均力 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">author:li jin  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:li jin </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://data.dcxjegi.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
-[...30 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">li jun li. Central Asia MODIS_1km_8-day synthetic surface evapotranspiration products (2000-2010). Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00518.</w:t>
+        <w:t xml:space="preserve">李均力. 中亚MODIS_1km_8天合成地表蒸散产品（2000-2010年）. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00518.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>