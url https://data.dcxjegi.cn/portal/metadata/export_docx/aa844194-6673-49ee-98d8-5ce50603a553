--- v0 (2026-05-09)
+++ v1 (2026-06-24)
@@ -736,51 +736,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>主题：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据大百科,  流域,  水系,  高程,  DEM</w:t>
+        <w:t xml:space="preserve"> 高程,  水系, 数据大百科,  流域,  DEM</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>