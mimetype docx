--- v1 (2026-06-24)
+++ v2 (2026-08-08)
@@ -2,926 +2,665 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">疏勒河绿洲、水系、流域（山区）及高程分类数据集</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">在线下载</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">水文</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hydrography</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">疏勒河绿洲（Shule River Oasis）位于甘肃省酒泉市的敦煌市、玉门市、瓜州县、金塔县和肃北蒙古族自治县境内。疏勒河绿洲的地理位置是39°27'56"N-40°24'35"N, 94°09'01"E-98°10'54"E。疏勒河绿洲由73块绿洲组成，总面积为5,713.53 km²（Albers）， 其中，最大的绿洲面积为2,439.29 km²。滋养疏勒河绿洲的河流主要为疏勒河及其支流。疏勒河干流长度为813.28 km。疏勒河流域山区部分的地理位置38°12′50″N-40°01′47″N，94°41′41″E-98°59′12″E。该流域山区部分面积为34,853.30 km²。该流域山区部分的高程被划分为9类。该数据集内容包括：（1）绿洲边界数据；（2）滋养绿洲的水系数据；（3）流域山区部分的边界数据；（4）流域山区部分高程分类数据。数据集以.kmz，.shp与.tif数据格式存储，由66个数据文件组成，数据量为118 MB（压缩为5个文件，23.8 MB）。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">基于Google earth影像、ASTER GDEM 30 m数据，结合实测数据。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
-      </w:r>
+        <w:t>Data processing method</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">23.9 MiB</w:t>
+        <w:t xml:space="preserve">data size:23.9 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Coordinate system: WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...114 lines deleted...]
-        <w:t xml:space="preserve"> WGS84 </w:t>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 高程,  水系, 数据大百科,  流域,  DEM</w:t>
+        <w:t xml:space="preserve">Theme:elevation, water system, Data Encyclopedia, basin, DEM</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Time:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">甘肃省,   疏勒河,   酒泉市 </w:t>
+        <w:t xml:space="preserve">Place:Gansu Province,  shule River,  Jiuquan City </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -955,69 +694,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,69 +765,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1127,69 +830,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1215,69 +900,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1302,770 +969,468 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">桂东伟,  李伯騛 </w:t>
+        <w:t xml:space="preserve">contributors:gui dong wei,  li bo fei </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">桂东伟   </w:t>
+        <w:t xml:space="preserve">author:gui dong wei  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:li jin </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">桂东伟,李伯騛. 疏勒河绿洲、水系、流域（山区）及高程分类数据集. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://www.doi.org/10.3974/geodb.2023.08.06.V1.</w:t>
+        <w:t xml:space="preserve">gui dong wei, li bo fei. Classified dataset of Oasis, Water System, Watershed (Mountain Area) and Elevation of Shule River. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://www.doi.org/10.3974/geodb.2023.08.06.V1.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Article citation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">桂东伟, 李伯騛, 张思源. 疏勒河绿洲、水系、流域（山区）及高程分类数据集[J]. Global Change Data Repository, 2023, 8, (06). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>