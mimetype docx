--- v2 (2026-08-08)
+++ v3 (2026-09-23)
@@ -2,665 +2,926 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">疏勒河绿洲、水系、流域（山区）及高程分类数据集</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share type:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Login to Access</w:t>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Category:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Hydrography</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水文</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">疏勒河绿洲（Shule River Oasis）位于甘肃省酒泉市的敦煌市、玉门市、瓜州县、金塔县和肃北蒙古族自治县境内。疏勒河绿洲的地理位置是39°27'56"N-40°24'35"N, 94°09'01"E-98°10'54"E。疏勒河绿洲由73块绿洲组成，总面积为5,713.53 km²（Albers）， 其中，最大的绿洲面积为2,439.29 km²。滋养疏勒河绿洲的河流主要为疏勒河及其支流。疏勒河干流长度为813.28 km。疏勒河流域山区部分的地理位置38°12′50″N-40°01′47″N，94°41′41″E-98°59′12″E。该流域山区部分面积为34,853.30 km²。该流域山区部分的高程被划分为9类。该数据集内容包括：（1）绿洲边界数据；（2）滋养绿洲的水系数据；（3）流域山区部分的边界数据；（4）流域山区部分高程分类数据。数据集以.kmz，.shp与.tif数据格式存储，由66个数据文件组成，数据量为118 MB（压缩为5个文件，23.8 MB）。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">基于Google earth影像、ASTER GDEM 30 m数据，结合实测数据。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...21 lines deleted...]
-      </w:pPr>
+        <w:t>数据加工方法</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data size:23.9 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">23.9 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data format:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.kmz、.shp与.tif数据格式</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...3 lines deleted...]
-    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">无</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Projection</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">无</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>投影：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:elevation, water system, Data Encyclopedia, basin, DEM</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 高程,  水系, 数据大百科,  流域,  DEM</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Gansu Province,  shule River,  Jiuquan City </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">甘肃省,   疏勒河,   酒泉市 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -694,51 +955,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -765,51 +1044,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -830,51 +1127,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -900,51 +1215,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -969,468 +1302,770 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:None </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0991-7823121</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:gui dong wei,  li bo fei </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">桂东伟,  李伯騛 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">author:gui dong wei  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">桂东伟   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:li jin </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://data.dcxjegi.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
-[...30 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">gui dong wei, li bo fei. Classified dataset of Oasis, Water System, Watershed (Mountain Area) and Elevation of Shule River. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://www.doi.org/10.3974/geodb.2023.08.06.V1.</w:t>
+        <w:t xml:space="preserve">桂东伟,李伯騛. 疏勒河绿洲、水系、流域（山区）及高程分类数据集. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://www.doi.org/10.3974/geodb.2023.08.06.V1.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Article citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">桂东伟, 李伯騛, 张思源. 疏勒河绿洲、水系、流域（山区）及高程分类数据集[J]. Global Change Data Repository, 2023, 8, (06). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>