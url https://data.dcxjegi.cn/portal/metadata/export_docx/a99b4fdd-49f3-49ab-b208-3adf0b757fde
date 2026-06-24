--- v0 (2026-05-09)
+++ v1 (2026-06-24)
@@ -953,51 +953,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>主题：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">植物研究,  植物区系,  植物多样性</w:t>
+        <w:t xml:space="preserve"> 植物多样性,  植物区系, 植物研究</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>