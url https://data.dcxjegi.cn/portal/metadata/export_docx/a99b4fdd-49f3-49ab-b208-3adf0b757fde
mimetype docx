--- v1 (2026-06-24)
+++ v2 (2026-08-08)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">中亚沙漠植物的生态解剖学 第二卷：半灌木与亚半灌木</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,1018 +127,660 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">离线申请</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">图书</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LiteratureBook</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本专著可以分为四部分。第一部分聚焦中亚干旱区地理气候，以藜科、豆科等 9 科 19 种半灌木 / 小半灌木（如麻黄、沙拐枣）为对象，分析其在极端环境下的生存基础，揭示地形（山地、荒漠）与气候（干旱少雨）对植被分布的影响。 第二部分重点解析了旱生结构：叶片具角质层增厚、气孔下陷（如猪毛菜属泡状毛）；根系主根深扎、侧根扩展（如沙冬青属根冠比增大）；茎部木质化高、维管束密集（如麻黄属厚壁细胞），部分物种茎含储水组织（如假木贼属），通过显微结构对比不同类群适应性差异。第三部分阐释了抗旱策略：叶片缩小表面积、形成复表皮减少蒸腾；根系深广分布提升吸水效率；茎部厚壁细胞增强支撑，储水细胞应对缺水。典型如驼绒藜属叶片肉质化、黄芪属根系储能，体现形态结构与干旱环境的协同进化。第四部分评估了物种固沙（沙蒿）、药用（甘草）等价值，针对栖息地碎片化问题，提出栖息地修复、监测网络构建及抗逆品种筛选策略，为中亚荒漠生态保护与农业可持续发展提供解剖学依据。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">作者（编委会）：А. А. Бутник, О. А. Ашурметов, Р. Н. Нигманова, С. А. Пайзиева 出版社：乌兹别克斯坦科学院FAN出版社 出版地：乌兹别克斯坦—塔什干 出版年：2001年 页数：252页 语种：俄语 ISBN号： 分类号：UDC 581 (4+5+8), 582.661</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本书为中国科学院新疆生态与地理研究所文献信息中心（以下简称中心）馆藏文献，中心将本书电子化后存储，未经过OCR识别，数据加工过程依据国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》，完全遵照《中亚沙漠植物的生态解剖学 第二卷：半灌木与亚半灌木》的数据信息，未改动删减。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">对收集到的《干旱区开发与荒漠化防治：综合措施》进行电子化加工处理，按照国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》要求，未改动删减《中亚沙漠植物的生态解剖学 第二卷：半灌木与亚半灌木》的数据信息，数据质量可靠。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2025/07/01-2025/07/31</w:t>
+        <w:t xml:space="preserve">collect time:2025/07/01-2025/07/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">哈萨克斯坦 </w:t>
+        <w:t xml:space="preserve">collect place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">39.6 MiB</w:t>
+        <w:t xml:space="preserve">data size:39.6 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...114 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 植物多样性,  植物区系, 植物研究</w:t>
+        <w:t xml:space="preserve">Theme:plant diversity, flora of, Plant Research</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">植物学 </w:t>
+        <w:t xml:space="preserve">Subject:Botany </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2001</w:t>
+        <w:t xml:space="preserve">Time:2001</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚 </w:t>
+        <w:t xml:space="preserve">Place:Central Asia </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1172,69 +814,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1261,69 +885,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1344,69 +950,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1432,69 +1020,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1519,775 +1089,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心 </w:t>
+        <w:t xml:space="preserve">contributors:Documentation Information Center </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心   </w:t>
+        <w:t xml:space="preserve">author:Documentation Information Center  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Documentation Information Center </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">PT2406</w:t>
+        <w:t xml:space="preserve">number:PT2406</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚资源环境科学数据与科技文献共享平台</w:t>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">文献信息中心. 中亚沙漠植物的生态解剖学 第二卷：半灌木与亚半灌木. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00986.</w:t>
+        <w:t xml:space="preserve">Documentation Information Center. Ecological Anatomy of Desert Plants in Central Asia Volume 2: Subshrubs and Subsubshrubs. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00986.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>