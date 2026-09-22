--- v2 (2026-08-08)
+++ v3 (2026-09-22)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">中亚沙漠植物的生态解剖学 第二卷：半灌木与亚半灌木</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,660 +127,1018 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share type:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Apply to Access</w:t>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Category:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">LiteratureBook</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">图书</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">本专著可以分为四部分。第一部分聚焦中亚干旱区地理气候，以藜科、豆科等 9 科 19 种半灌木 / 小半灌木（如麻黄、沙拐枣）为对象，分析其在极端环境下的生存基础，揭示地形（山地、荒漠）与气候（干旱少雨）对植被分布的影响。 第二部分重点解析了旱生结构：叶片具角质层增厚、气孔下陷（如猪毛菜属泡状毛）；根系主根深扎、侧根扩展（如沙冬青属根冠比增大）；茎部木质化高、维管束密集（如麻黄属厚壁细胞），部分物种茎含储水组织（如假木贼属），通过显微结构对比不同类群适应性差异。第三部分阐释了抗旱策略：叶片缩小表面积、形成复表皮减少蒸腾；根系深广分布提升吸水效率；茎部厚壁细胞增强支撑，储水细胞应对缺水。典型如驼绒藜属叶片肉质化、黄芪属根系储能，体现形态结构与干旱环境的协同进化。第四部分评估了物种固沙（沙蒿）、药用（甘草）等价值，针对栖息地碎片化问题，提出栖息地修复、监测网络构建及抗逆品种筛选策略，为中亚荒漠生态保护与农业可持续发展提供解剖学依据。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">作者（编委会）：А. А. Бутник, О. А. Ашурметов, Р. Н. Нигманова, С. А. Пайзиева 出版社：乌兹别克斯坦科学院FAN出版社 出版地：乌兹别克斯坦—塔什干 出版年：2001年 页数：252页 语种：俄语 ISBN号： 分类号：UDC 581 (4+5+8), 582.661</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">本书为中国科学院新疆生态与地理研究所文献信息中心（以下简称中心）馆藏文献，中心将本书电子化后存储，未经过OCR识别，数据加工过程依据国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》，完全遵照《中亚沙漠植物的生态解剖学 第二卷：半灌木与亚半灌木》的数据信息，未改动删减。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">对收集到的《干旱区开发与荒漠化防治：综合措施》进行电子化加工处理，按照国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》要求，未改动删减《中亚沙漠植物的生态解剖学 第二卷：半灌木与亚半灌木》的数据信息，数据质量可靠。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect time:2025/07/01-2025/07/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2025/07/01-2025/07/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect place:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">哈萨克斯坦 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data size:39.6 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">39.6 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data format:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.PDF格式</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...3 lines deleted...]
-    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">无</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Projection</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">无</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 无 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>投影：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:plant diversity, flora of, Plant Research</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 植物多样性,  植物区系, 植物研究</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:Botany </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">植物学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2001</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2001</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Central Asia </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中亚 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -814,51 +1172,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -885,51 +1261,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -950,51 +1344,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1020,51 +1432,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1089,464 +1519,775 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:None </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0991-7823121</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Documentation Information Center </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">文献信息中心 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">author:Documentation Information Center  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">文献信息中心   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Documentation Information Center </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">文献信息中心</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:PT2406</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PT2406</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">name:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中亚资源环境科学数据与科技文献共享平台</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://data.dcxjegi.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
-[...30 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Documentation Information Center. Ecological Anatomy of Desert Plants in Central Asia Volume 2: Subshrubs and Subsubshrubs. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00986.</w:t>
+        <w:t xml:space="preserve">文献信息中心. 中亚沙漠植物的生态解剖学 第二卷：半灌木与亚半灌木. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00986.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>