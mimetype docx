--- v0 (2026-09-04)
+++ v1 (2026-11-07)
@@ -869,98 +869,50 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>坐标系</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> 无 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
-[...46 lines deleted...]
-    </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
@@ -992,51 +944,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>主题：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">苏联自然地理,  地理景观</w:t>
+        <w:t xml:space="preserve"> 地理景观, 苏联自然地理</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -2113,51 +2065,51 @@
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>数据来源于</w:t>
       </w:r>
       <w:r w:rsidR="00F24FBB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
+        <w:t xml:space="preserve">干旱区生态与资源科学数据中心</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00F24FBB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://data.dcxjegi.cn</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>