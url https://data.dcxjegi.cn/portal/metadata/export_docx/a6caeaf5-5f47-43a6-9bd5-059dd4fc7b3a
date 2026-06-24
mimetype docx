--- v0 (2026-05-09)
+++ v1 (2026-06-24)
@@ -791,51 +791,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>主题：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">湖泊,  数量</w:t>
+        <w:t xml:space="preserve"> 数量, 湖泊</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>