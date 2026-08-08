--- v1 (2026-06-24)
+++ v2 (2026-08-08)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">吉尔吉斯斯坦500-4500米海拔地区湖泊数量占比数据</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,856 +127,630 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">在线下载</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">水文</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hydrography</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">吉尔吉斯全国共有1 923个湖泊，总面积约6 836 km2，其中伊塞克湖的面积占全部湖泊面积的91%。全国湖泊率3.4%，84%的湖泊分布在海拔3 000～4 000m的高山地带。在天山山脉海拨3 000～3 500m 的范围内，由于高山侵蚀地的广泛分布，以及大面积多年冻土和固有的卡斯特地貌的存在，造湖“运动”强烈。在该地带集中分布着1 677座面积较小的高山湖泊（表5），其中伊塞克湖域就有204个，纳伦河上游有203个，费尔干纳谷地的山区有137个，楚河流域95个，塔拉斯河流域83个，萨雷-扎兹河流域有73个。数据来源于2006出版《吉尔吉斯坦水资源现状》一书。2009年经俄语专业翻译人员翻译摘录整理，原文内容格式未经改动。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于2006出版《吉尔吉斯坦水资源现状》一书。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">由俄语专业人员翻译摘录编辑整理。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">从书中摘录，未经改动。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2006/01/01-2006/12/31</w:t>
+        <w:t xml:space="preserve">collect time:2006/01/01-2006/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">吉尔吉斯斯坦 </w:t>
+        <w:t xml:space="preserve">collect place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">37.5 KiB</w:t>
+        <w:t xml:space="preserve">data size:37.5 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">电子表格</w:t>
+        <w:t xml:space="preserve">data format:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 数量, 湖泊</w:t>
+        <w:t xml:space="preserve">Theme:number, lakes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2006</w:t>
+        <w:t xml:space="preserve">Time:2006</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">吉尔吉斯斯坦 </w:t>
+        <w:t xml:space="preserve">Place:Kyrgyzstan </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1010,69 +784,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1099,69 +855,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1182,69 +920,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1270,69 +990,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1357,775 +1059,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">方晖 </w:t>
+        <w:t xml:space="preserve">contributors:fang hui </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦   </w:t>
+        <w:t xml:space="preserve">author:li jin  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:li jin </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2010DFA92720</w:t>
+        <w:t xml:space="preserve">number:2010DFA92720</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚地区应对气候变化条件下的生态环境保护与资源管理联合调查与研究</w:t>
+        <w:t xml:space="preserve">name:Central Asia</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">方晖. 吉尔吉斯斯坦500-4500米海拔地区湖泊数量占比数据. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00279.</w:t>
+        <w:t xml:space="preserve">fang hui. Data on the proportion of lakes in an altitude of 500-4500 meters in Kyrgyzstan. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00279.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>