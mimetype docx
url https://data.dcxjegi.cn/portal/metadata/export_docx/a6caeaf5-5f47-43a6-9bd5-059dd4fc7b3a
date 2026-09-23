--- v2 (2026-08-08)
+++ v3 (2026-09-23)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">吉尔吉斯斯坦500-4500米海拔地区湖泊数量占比数据</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,630 +127,856 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share type:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Login to Access</w:t>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Category:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Hydrography</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水文</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">吉尔吉斯全国共有1 923个湖泊，总面积约6 836 km2，其中伊塞克湖的面积占全部湖泊面积的91%。全国湖泊率3.4%，84%的湖泊分布在海拔3 000～4 000m的高山地带。在天山山脉海拨3 000～3 500m 的范围内，由于高山侵蚀地的广泛分布，以及大面积多年冻土和固有的卡斯特地貌的存在，造湖“运动”强烈。在该地带集中分布着1 677座面积较小的高山湖泊（表5），其中伊塞克湖域就有204个，纳伦河上游有203个，费尔干纳谷地的山区有137个，楚河流域95个，塔拉斯河流域83个，萨雷-扎兹河流域有73个。数据来源于2006出版《吉尔吉斯坦水资源现状》一书。2009年经俄语专业翻译人员翻译摘录整理，原文内容格式未经改动。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">数据来源于2006出版《吉尔吉斯坦水资源现状》一书。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">由俄语专业人员翻译摘录编辑整理。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">从书中摘录，未经改动。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect time:2006/01/01-2006/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2006/01/01-2006/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect place:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">吉尔吉斯斯坦 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data size:37.5 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">37.5 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data format:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">电子表格</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:number, lakes</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 数量, 湖泊</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2006</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2006</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Kyrgyzstan </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">吉尔吉斯斯坦 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -784,51 +1010,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -855,51 +1099,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -920,51 +1182,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -990,51 +1270,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1059,464 +1357,775 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts: </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0991-7823121</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:fang hui </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">方晖 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">author:li jin  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:li jin </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2010DFA92720</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2010DFA92720</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">name:Central Asia</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中亚地区应对气候变化条件下的生态环境保护与资源管理联合调查与研究</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://data.dcxjegi.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
-[...30 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">fang hui. Data on the proportion of lakes in an altitude of 500-4500 meters in Kyrgyzstan. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00279.</w:t>
+        <w:t xml:space="preserve">方晖. 吉尔吉斯斯坦500-4500米海拔地区湖泊数量占比数据. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00279.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>