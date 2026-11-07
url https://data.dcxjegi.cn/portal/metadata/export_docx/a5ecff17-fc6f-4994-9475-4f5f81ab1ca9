--- v0 (2026-09-23)
+++ v1 (2026-11-07)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">苏联自然地理学第一卷</w:t>
+        <w:t xml:space="preserve">Physical Geography of the Soviet Union Volume 1</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,1018 +127,630 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">申请获取</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">图书</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LiteratureBook</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">在本教材中探讨了苏联区划问题，并按大学教学大纲阐述了苏联欧洲部分和高加索的自然综合体特征。今后计划以单行本形式分区域介绍西西伯利亚、哈萨克斯坦、中亚（第二部分）、中西伯利亚、南西伯利亚山地、东北西伯利亚和远东（第三部分）。 现有的地理图集，尤其是《苏联地图集》（1962年），使得本书可以省略许多地图，将示意图数量降至最低。 作者在编写本书时参考了在师范学院和大学讲授苏联自然地理课程的经验。 作者对在稿件准备过程中提出具体意见和宝贵建议的В. А.杰缅季耶夫教授、地理科学博士В. Г.扎夫里耶夫教授、地理科学博士А. Х.什克利亚尔副教授、В. Я.克里夏诺维奇副教授、О. Ф.亚库什科副教授（白俄罗斯大学）表示感谢。作者对地理科学博士П. Н.齐科教授、М. М.科伊诺夫副教授、Н. Д.奥尔洛夫副教授（利沃夫大学）的批评性意见和工作中的帮助深表感谢。 书中采用了《我们的祖国》画册中的照片，以及С. М.祖博夫、В. В.斯捷茨科、О. Ф.亚库什科的照片。</w:t>
+        <w:t xml:space="preserve">This textbook explores the zoning of the Soviet Union and expounds the characteristics of the natural complex of the European part of the Soviet Union and the Caucasus according to the university syllabus. In the future, it is planned to introduce Western Siberia, Kazakhstan, Central Asia (Part 2), Central Siberia, Southern Siberian Mountains, Northeast Siberia and the Far East (Part 3) by region in the form of a separate booklet. Existing geographical atlas, especially the Atlas of the Soviet Union (1962), allows this book to omit many maps and minimize the number of schematic maps. In compiling this book, the author drew on his experience in teaching physical geography courses in the Soviet Union at teacher colleges and universities. The author's views on putting forward specific opinions and valuable suggestions during the preparation of the manuscript.А. Professor Demantiyev, Doctor of Geography Science, B.Г. Professor Zakriyev, PhD in Geography Science А.Х. Associate Professor Shkliar, B.Я. Associate Professor Krishanovic, O.Ф. Associate Professor Yakushko (Belarusian University) expressed his gratitude. The author's opinion on the doctoral degree of geographical science.Н. Professor Qi Ke, Minh.М. Associate Professor Koinov, WN.Д. Associate Professor Orlov (University of Lviv) is deeply grateful for his critical opinions and help in his work. The book uses photos from the "Our Motherland" album and С.М. Zubov, B.В. Stetko, O.K.Ф. Photo of Yakushko. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">作者（编委会）：С. М.祖博夫（С. М. Зубов） 出版社：Издательство «Высшая школа» 出版地：明斯克 出版年：1965年 页数：364页 语种：俄文 馆藏条形码：XJLAS RU 70001912</w:t>
+        <w:t xml:space="preserve">Author (Editorial Board): С.М. ZubovМ.Зубов） Published by: А зда тельс т в о « А с л ая ыс л а т ко л а» Place of publication: Minsk Publication year: 1965 Pages: 364 pages Language: Russian Collection barcode: XJLAS RU 70001912</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本书为中国科学院新疆生态与地理研究所文献信息中心（以下简称中心）馆藏文献，中心将本书电子化后存储，未经过OCR识别，数据加工过程依据国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》，完全遵照《苏联自然地理学第一卷》的数据信息，未改动删减。</w:t>
+        <w:t xml:space="preserve">This book is the collection of the Documentation and Information Center of the Xinjiang Institute of Ecology and Geography, China Academy of Sciences (hereinafter referred to as the Center). The center electronically stores the book without OCR recognition. The data processing process is in accordance with the national standard "GB/T 31219.2-2014 Specifications for Digital Processing of Library Collection Resources", fully complying with the data information of "Volume 1 of the Physical Geography of the Soviet Union" without modification or deletion.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">对收集到的《苏联自然地理学第一卷》进行电子化加工处理，按照国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》要求，未改动删减《苏联自然地理学第一卷》的数据信息，数据质量可靠。</w:t>
+        <w:t xml:space="preserve">The collected "Volume 1 of Physical Geography of the Soviet Union" was electronically processed and processed. In accordance with the requirements of the national standard "GB/T 31219.2-2014 Specifications for Digital Processing of Library Collection Resources","Volume 1 of Physical Geography of the Soviet Union" was unchanged and deleted. The data information of Volume 1 "was reliable. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2025/07/29-2025/07/29</w:t>
+        <w:t xml:space="preserve">collect time:2025/07/29-2025/07/29</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">苏联 </w:t>
+        <w:t xml:space="preserve">collect place:Soviet Union </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">151.1 MiB</w:t>
+        <w:t xml:space="preserve">data size:151.1 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:PDF format</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...112 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...74 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 地图集,  苏联区划, 高加索</w:t>
+        <w:t xml:space="preserve">Theme:Atlas, Districts of the Soviet Union, Caucasus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1965</w:t>
+        <w:t xml:space="preserve">Time:1965</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">苏联 </w:t>
+        <w:t xml:space="preserve">Place:Soviet Union </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1172,69 +784,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1261,69 +855,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1344,69 +920,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1432,69 +990,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1519,775 +1059,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心 </w:t>
+        <w:t xml:space="preserve">contributors:Documentation Information Center </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心   </w:t>
+        <w:t xml:space="preserve">author:Documentation Information Center  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Documentation Information Center </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">PT2406</w:t>
+        <w:t xml:space="preserve">number:PT2406</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚资源环境科学数据与科技文献共享平台</w:t>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">文献信息中心. 苏联自然地理学第一卷. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.02135.</w:t>
+        <w:t xml:space="preserve">Documentation Information Center. Physical Geography of the Soviet Union Volume 1. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.02135.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>