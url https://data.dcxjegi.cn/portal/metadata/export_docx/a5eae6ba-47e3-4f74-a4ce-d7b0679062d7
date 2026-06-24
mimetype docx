--- v0 (2026-05-09)
+++ v1 (2026-06-24)
@@ -731,51 +731,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>主题：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">人口,  国民经济,  文化,  气候,  生物,  土壤,  基础设施,  历史</w:t>
+        <w:t xml:space="preserve">人口,  历史,  文化,  基础设施,  生物,  土壤,  气候,  国民经济</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>