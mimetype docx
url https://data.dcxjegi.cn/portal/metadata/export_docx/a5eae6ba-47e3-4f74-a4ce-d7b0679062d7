--- v2 (2026-09-23)
+++ v3 (2026-11-07)
@@ -2,921 +2,635 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">乌兹别克斯坦综合地图集</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">登录获取</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">生态环境</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ecology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>Datasets description</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据集是《乌兹别克苏维埃社会主义共和国地图集》的扫描件，该图集是一部集自然地理、社会经济与历史文化于一体的综合性科学参考地图集。图集内容结构严谨，共包含47个图幅页，系统展示了乌兹别克斯坦的自然环境、资源禀赋及国民经济建设成就。图集使用乌兹别克语编写。 自然地理部分： - - 基础底图： 包含行政地图、地质图、自然地理分区图。 - - 气候要素： 涵盖太阳辐射、气温（地面与空气）、云量、降水量（年际及季节）、无霜期、积雪深度、植被生长热量条件及有效温度总和。 - - 生物与土壤： 包含土壤地图、植被地图、动物地理地图、受保护的动植物物种分布及自然保护区网络。 社会经济部分： - - 人口与人文： 人口密度分布、教育机构（中小学及高校）、文化设施（图书馆、剧院、博物馆）、医疗卫生及历史沿革（1924-1925年边界划定）。 - - 经济产业： 涵盖经济产业分布、轻工业及食品加工工业、棉花种植业（主导产业）、畜牧业、农业综合图、供水与取暖设施、进出口贸易类型及分布。 - - 基础设施与交通： 道路交通网络、旅游地图及旅游路线介绍。 历史部分： 包含苏联中亚地区国家建设概览（1:12,000,000）及七十年代局势（1976-1980年）专题图。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>Data source description</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本图集的数据来源由乌兹别克斯坦顶尖高校与科研机构联合编制： 主编单位： 苏联部长会议国家大地测量与地图总局（GUGK）第7制图厂（负责编制、排版与印刷）。 科学编制单位： - - 塔什干国立大学地理系 - - 乌兹别克苏维埃社会主义共和国科学院地理研究所 专业数据协作单位： - - 植物学数据： V.L. 科马罗夫命名植物研究所（高山带地图）。 - - 土壤学数据： V.V. 多库恰耶夫土地科学研究所（平原带地图）。 审校与批准机构： 苏联国家地图总局。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>Data processing method</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本图集的编制遵循了苏联综合制图的标准化流程： 1. 多源数据整合与专业化分工： - - 学科专家负责制： 由各领域权威专家负责特定图幅的数据处理。例如，地质图由O.M. 鲍里索夫博士负责，气候图由L.N. BABUSHKIN和E.G. BRODSKY等专家团队处理，确保了数据的专业性与准确性。 - - 数据融合： 将来自不同研究所（如植物所、土壤所）的专项调查数据与高校的综合地理研究成果进行整合。 2. 综合分析与制图概括： - - 分级统计处理： 针对人口、经济等数据，进行了分级统计与空间概括，以适应1:350万等中小比例尺地图的表达需求。 - - 专题符号化： 采用标准化的图例系统（通用图例），将复杂的自然现象（如有效温度总和、农业气候分区）和经济指标（如棉花种植区、工业分布）转化为直观的视觉符号。 3. 编辑与出版生产流程： - - 编辑委员会审定： 由Z.M. Akramov博士领导的编辑委员会对图集的结构、内容及科学性进行最终审定。 - - 工业化制印： 在GUGK第7印刷厂，使用6色单张纸胶印机进行高精度印刷，确保了地图集的色彩还原度与批量生产的质量稳定性。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>Data quality description</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">《乌兹别克斯坦综合地图集》扫描版以JPG格式存储。原始扫描数据分辨率为5551×3507像素，输出分辨率为300 dpi，整理过程仅使用 “Qwen3-千问”对图名、出版信息、目录、乌国介绍等内容进行了中文翻译。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">73.3 MiB</w:t>
+        <w:t xml:space="preserve">data size:73.3 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...112 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">人口,  历史,  文化,  基础设施,  生物,  土壤,  气候,  国民经济</w:t>
+        <w:t xml:space="preserve">Theme:population, history, cultural, infrastructure, biological, soil, climate, national economy</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1976 1977 1978 1979 1980</w:t>
+        <w:t xml:space="preserve">Time:1976 1977 1978 1979 1980</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">乌兹别克斯坦 </w:t>
+        <w:t xml:space="preserve">Place:Uzbekistan </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -950,69 +664,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1039,69 +735,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1122,69 +800,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1210,69 +870,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1297,775 +939,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">王伟胜 </w:t>
+        <w:t xml:space="preserve">contributors:wang wei sheng </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦   </w:t>
+        <w:t xml:space="preserve">author:li jin  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:li jin </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2010DFA92720</w:t>
+        <w:t xml:space="preserve">number:2010DFA92720</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚地区应对气候变化条件下的生态环境保护与资源管理联合调查与研究</w:t>
+        <w:t xml:space="preserve">name:Central Asia</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>Citations and annotations</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">王伟胜. 乌兹别克斯坦综合地图集. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2026. </w:t>
+        <w:t xml:space="preserve">wang wei sheng. Comprehensive atlas of Uzbekistan. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2026. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>