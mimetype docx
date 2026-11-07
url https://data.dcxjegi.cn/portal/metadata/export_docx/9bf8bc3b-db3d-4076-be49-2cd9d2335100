--- v1 (2026-08-08)
+++ v2 (2026-11-07)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">哈萨克斯坦孢子植物志第8卷</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,1018 +127,660 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">申请获取</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">图书</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LiteratureBook</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本专著聚焦半知菌纲(Hyphomycetes)中的丛梗孢目(Monitiales)真菌研究，系统整理了哈萨克斯坦境内Monitiaceae科50属348种真菌的完整分类学资料。研究不仅提供了详尽的物种鉴别特征及其在哈萨克斯坦的地理分布信息，还特别记录了这些真菌在纯培养条件下的生长特性，为病原鉴定提供了关键实验依据。研究指出，该类真菌中既包含重要植物病原菌和人类/动物致病菌，也存在能产生抗生素、生长素等生理活性物质的潜力菌株，同时大量腐生种类参与土壤有机质分解与肥力提升。全书配有115幅精细显微结构图和5张分类对比表，其学术价值辐射至整个中亚地区及国际研究领域，是真菌学、植物病理学及微生物资源开发领域的重要工具书。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">作者（编委会）：С. Р. 施瓦尔茨曼（С. Р. Шварцман）М. П. 瓦夏金娜（М. П. Васягина）З. М. 贝佐娃（З. М. Бызова）Н. М. 菲利莫诺娃（Н. М. Филимонова 出版社：Издательство «НАУКА» Казахской ССР 出版地：阿拉木图 出版年：1973年 页数：526页 语种：俄文 分类号：УДК 582.288</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本书为中国科学院新疆生态与地理研究所文献信息中心（以下简称中心）馆藏文献，中心将本书电子化后存储，未经过OCR识别，数据加工过程依据国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》，完全遵照《哈萨克斯坦孢子植物志第8卷》的数据信息，未改动删减。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">对收集到的《哈萨克斯坦孢子植物志第8卷》进行电子化加工处理，按照国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》要求，未改动删减《哈萨克斯坦孢子植物志第8卷》的数据信息，数据质量可靠。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2025/07/01-2025/07/31</w:t>
+        <w:t xml:space="preserve">collect time:2025/07/01-2025/07/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">哈萨克苏维埃社会主义共和国 </w:t>
+        <w:t xml:space="preserve">collect place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">53.6 MiB</w:t>
+        <w:t xml:space="preserve">data size:53.6 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...114 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">半知菌,  微生物资源</w:t>
+        <w:t xml:space="preserve">Theme:imperfect fungi, microbial resources</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">真菌学 </w:t>
+        <w:t xml:space="preserve">Subject:mycology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1973</w:t>
+        <w:t xml:space="preserve">Time:1973</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">哈萨克斯坦 </w:t>
+        <w:t xml:space="preserve">Place:Kazakhstan </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1172,69 +814,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1261,69 +885,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1344,69 +950,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1432,69 +1020,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1519,775 +1089,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心 </w:t>
+        <w:t xml:space="preserve">contributors:Documentation Information Center </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心   </w:t>
+        <w:t xml:space="preserve">author:Documentation Information Center  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Documentation Information Center </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">PT2406</w:t>
+        <w:t xml:space="preserve">number:PT2406</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚资源环境科学数据与科技文献共享平台</w:t>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">文献信息中心. 哈萨克斯坦孢子植物志第8卷. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00929.</w:t>
+        <w:t xml:space="preserve">Documentation Information Center. Spore Flora of Kazakhstan Volume 8. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00929.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>